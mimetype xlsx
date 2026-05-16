--- v1 (2026-02-04)
+++ v2 (2026-05-16)
@@ -31,60 +31,60 @@
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Shared drives\Documentation\Docs\_Feed Specs\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7912FAAD-FDF5-4E44-A39A-783386CAC3BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2B5824B5-22C3-4D00-9A93-C62F5F0F180A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-210" yWindow="1440" windowWidth="29010" windowHeight="14040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="File Specs" sheetId="34" r:id="rId1"/>
     <sheet name="Sample Headers" sheetId="35" r:id="rId2"/>
     <sheet name="Entity" sheetId="36" r:id="rId3"/>
     <sheet name="Entity Template" sheetId="37" r:id="rId4"/>
     <sheet name="Person" sheetId="38" r:id="rId5"/>
     <sheet name="Person Template" sheetId="39" r:id="rId6"/>
     <sheet name="Allocation" sheetId="40" r:id="rId7"/>
     <sheet name="Allocation Template" sheetId="41" r:id="rId8"/>
     <sheet name="Entity Type" sheetId="9" r:id="rId9"/>
     <sheet name="Paid Expense" sheetId="10" r:id="rId10"/>
     <sheet name="Paid Expense Duplicate Check" sheetId="11" r:id="rId11"/>
     <sheet name="Matter On Select" sheetId="12" r:id="rId12"/>
     <sheet name="Invoice Vendors" sheetId="13" r:id="rId13"/>
     <sheet name="Invoice Vendors Example" sheetId="33" r:id="rId14"/>
     <sheet name="Prior Invoices" sheetId="14" r:id="rId15"/>
     <sheet name="Batch eInvoice" sheetId="15" r:id="rId16"/>
     <sheet name="Paid Invoice" sheetId="16" r:id="rId17"/>
     <sheet name="Paid Invoice Duplicate Check" sheetId="17" r:id="rId18"/>
     <sheet name="Delegates" sheetId="18" r:id="rId19"/>
     <sheet name="Exchange Rate" sheetId="19" r:id="rId20"/>
     <sheet name="Expense Transaction – Standard" sheetId="20" r:id="rId21"/>
     <sheet name="Expense Transaction – Advanced" sheetId="21" r:id="rId22"/>
     <sheet name="GL Account Codes" sheetId="22" r:id="rId23"/>
@@ -9437,50 +9437,56 @@
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="7" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="19" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="19" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="95" fillId="0" borderId="19" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="97" fillId="0" borderId="19" xfId="2" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="99" fillId="0" borderId="19" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="19" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="19" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="19" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -9582,56 +9588,50 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Hyperlink" xfId="5" builtinId="8"/>
     <cellStyle name="Hyperlink 2" xfId="8" xr:uid="{F76FCB1D-A7CF-4F9C-94AD-6D0364FCC3BF}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{5EB76A1A-09B6-4D69-A756-DAB14F5A5B5E}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{2525A75F-7D8C-44D9-B105-1D7861F65B31}"/>
     <cellStyle name="Normal 3 2" xfId="4" xr:uid="{F04E0AA5-15EE-4856-85FE-1D366CAB21D2}"/>
     <cellStyle name="Normal 4" xfId="3" xr:uid="{0819F951-FED2-47F3-B15D-F9E8853B8AF7}"/>
     <cellStyle name="Normal 4 2" xfId="7" xr:uid="{62141D3A-7829-4B59-9F03-A22CF88DA82A}"/>
     <cellStyle name="Normal 5" xfId="6" xr:uid="{1C7DE95B-B8F0-4EED-99AE-672F8A02236D}"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
@@ -11152,126 +11152,126 @@
   <sheetPr>
     <tabColor rgb="FF8BDBFF"/>
   </sheetPr>
   <dimension ref="A1:D46"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.125" customWidth="1"/>
     <col min="2" max="2" width="21.125" customWidth="1"/>
     <col min="3" max="3" width="38.125" customWidth="1"/>
     <col min="4" max="4" width="29.5" customWidth="1"/>
     <col min="5" max="10" width="8.125" customWidth="1"/>
     <col min="11" max="26" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="23.25">
       <c r="A1" s="1" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="15" customHeight="1">
-      <c r="A2" s="273" t="s">
+      <c r="A2" s="275" t="s">
         <v>1182</v>
       </c>
-      <c r="B2" s="270"/>
-[...1 lines deleted...]
-      <c r="D2" s="270"/>
+      <c r="B2" s="272"/>
+      <c r="C2" s="272"/>
+      <c r="D2" s="272"/>
     </row>
     <row r="3" spans="1:4" ht="14.25">
-      <c r="A3" s="270"/>
-[...2 lines deleted...]
-      <c r="D3" s="270"/>
+      <c r="A3" s="272"/>
+      <c r="B3" s="272"/>
+      <c r="C3" s="272"/>
+      <c r="D3" s="272"/>
     </row>
     <row r="4" spans="1:4" ht="14.25">
-      <c r="A4" s="270"/>
-[...2 lines deleted...]
-      <c r="D4" s="270"/>
+      <c r="A4" s="272"/>
+      <c r="B4" s="272"/>
+      <c r="C4" s="272"/>
+      <c r="D4" s="272"/>
     </row>
     <row r="5" spans="1:4" ht="11.25" customHeight="1">
-      <c r="A5" s="270"/>
-[...2 lines deleted...]
-      <c r="D5" s="270"/>
+      <c r="A5" s="272"/>
+      <c r="B5" s="272"/>
+      <c r="C5" s="272"/>
+      <c r="D5" s="272"/>
     </row>
     <row r="6" spans="1:4" ht="14.25" hidden="1">
-      <c r="A6" s="270"/>
-[...2 lines deleted...]
-      <c r="D6" s="270"/>
+      <c r="A6" s="272"/>
+      <c r="B6" s="272"/>
+      <c r="C6" s="272"/>
+      <c r="D6" s="272"/>
     </row>
     <row r="7" spans="1:4" ht="14.25" hidden="1">
-      <c r="A7" s="270"/>
-[...2 lines deleted...]
-      <c r="D7" s="270"/>
+      <c r="A7" s="272"/>
+      <c r="B7" s="272"/>
+      <c r="C7" s="272"/>
+      <c r="D7" s="272"/>
     </row>
     <row r="8" spans="1:4" ht="70.900000000000006" customHeight="1">
-      <c r="A8" s="270"/>
-[...2 lines deleted...]
-      <c r="D8" s="270"/>
+      <c r="A8" s="272"/>
+      <c r="B8" s="272"/>
+      <c r="C8" s="272"/>
+      <c r="D8" s="272"/>
     </row>
     <row r="9" spans="1:4" ht="14.25">
-      <c r="A9" s="274" t="s">
+      <c r="A9" s="276" t="s">
         <v>525</v>
       </c>
-      <c r="B9" s="270"/>
-[...1 lines deleted...]
-      <c r="D9" s="270"/>
+      <c r="B9" s="272"/>
+      <c r="C9" s="272"/>
+      <c r="D9" s="272"/>
     </row>
     <row r="10" spans="1:4" ht="14.25">
-      <c r="A10" s="275"/>
-[...2 lines deleted...]
-      <c r="D10" s="270"/>
+      <c r="A10" s="277"/>
+      <c r="B10" s="272"/>
+      <c r="C10" s="272"/>
+      <c r="D10" s="272"/>
     </row>
     <row r="11" spans="1:4" ht="15" customHeight="1">
-      <c r="A11" s="271" t="s">
+      <c r="A11" s="273" t="s">
         <v>526</v>
       </c>
-      <c r="B11" s="270"/>
-[...1 lines deleted...]
-      <c r="D11" s="270"/>
+      <c r="B11" s="272"/>
+      <c r="C11" s="272"/>
+      <c r="D11" s="272"/>
     </row>
     <row r="12" spans="1:4" ht="15" customHeight="1">
       <c r="A12" s="7"/>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
     </row>
     <row r="13" spans="1:4" ht="14.25">
-      <c r="A13" s="271" t="s">
+      <c r="A13" s="273" t="s">
         <v>323</v>
       </c>
-      <c r="B13" s="270"/>
+      <c r="B13" s="272"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="25"/>
       <c r="B14" s="25"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="9" t="s">
         <v>527</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="19.5" customHeight="1">
       <c r="A17" s="11" t="s">
         <v>326</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>327</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>86</v>
       </c>
       <c r="D17" s="12" t="s">
         <v>2</v>
@@ -11453,308 +11453,308 @@
       </c>
     </row>
     <row r="32" spans="1:4" ht="15.75" customHeight="1">
       <c r="A32" s="2"/>
       <c r="B32" s="44" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="33" spans="1:3" ht="15.75" customHeight="1">
       <c r="A33" s="74" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="34" spans="1:3" ht="15.75" customHeight="1">
       <c r="A34" s="2"/>
       <c r="B34" s="44" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="35" spans="1:3" ht="15.75" customHeight="1">
       <c r="A35" s="74" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="36" spans="1:3" ht="15.75" customHeight="1">
-      <c r="B36" s="272" t="s">
+      <c r="B36" s="274" t="s">
         <v>1053</v>
       </c>
-      <c r="C36" s="270"/>
+      <c r="C36" s="272"/>
     </row>
     <row r="37" spans="1:3" ht="15.75" customHeight="1">
-      <c r="B37" s="270"/>
-      <c r="C37" s="270"/>
+      <c r="B37" s="272"/>
+      <c r="C37" s="272"/>
     </row>
     <row r="38" spans="1:3" ht="15.75" customHeight="1">
-      <c r="B38" s="270"/>
-      <c r="C38" s="270"/>
+      <c r="B38" s="272"/>
+      <c r="C38" s="272"/>
     </row>
     <row r="39" spans="1:3" ht="15.75" customHeight="1">
-      <c r="B39" s="270"/>
-      <c r="C39" s="270"/>
+      <c r="B39" s="272"/>
+      <c r="C39" s="272"/>
     </row>
     <row r="40" spans="1:3" ht="15.75" customHeight="1">
-      <c r="B40" s="270"/>
-      <c r="C40" s="270"/>
+      <c r="B40" s="272"/>
+      <c r="C40" s="272"/>
     </row>
     <row r="41" spans="1:3" ht="15.75" customHeight="1">
-      <c r="B41" s="270"/>
-      <c r="C41" s="270"/>
+      <c r="B41" s="272"/>
+      <c r="C41" s="272"/>
     </row>
     <row r="42" spans="1:3" ht="15.75" customHeight="1">
-      <c r="B42" s="270"/>
-      <c r="C42" s="270"/>
+      <c r="B42" s="272"/>
+      <c r="C42" s="272"/>
     </row>
     <row r="43" spans="1:3" ht="15.75" customHeight="1">
-      <c r="B43" s="270"/>
-      <c r="C43" s="270"/>
+      <c r="B43" s="272"/>
+      <c r="C43" s="272"/>
     </row>
     <row r="44" spans="1:3" ht="15.75" customHeight="1">
-      <c r="B44" s="270"/>
-      <c r="C44" s="270"/>
+      <c r="B44" s="272"/>
+      <c r="C44" s="272"/>
     </row>
     <row r="45" spans="1:3" ht="15.75" customHeight="1">
-      <c r="B45" s="270"/>
-      <c r="C45" s="270"/>
+      <c r="B45" s="272"/>
+      <c r="C45" s="272"/>
     </row>
     <row r="46" spans="1:3" ht="165.75" customHeight="1">
-      <c r="B46" s="270"/>
-      <c r="C46" s="270"/>
+      <c r="B46" s="272"/>
+      <c r="C46" s="272"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B36:C46"/>
     <mergeCell ref="A2:D8"/>
     <mergeCell ref="A9:D9"/>
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="A11:D11"/>
     <mergeCell ref="A13:B13"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B32" r:id="rId1" xr:uid="{00000000-0004-0000-0900-000000000000}"/>
     <hyperlink ref="B34" r:id="rId2" xr:uid="{00000000-0004-0000-0900-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup scale="84" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <tabColor rgb="FF8BDBFF"/>
   </sheetPr>
   <dimension ref="A1:D50"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A16" workbookViewId="0">
       <selection activeCell="A24" sqref="A24:D28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.125" customWidth="1"/>
     <col min="2" max="2" width="21.125" customWidth="1"/>
     <col min="3" max="3" width="38.125" customWidth="1"/>
     <col min="4" max="4" width="29.5" customWidth="1"/>
     <col min="5" max="10" width="8.125" customWidth="1"/>
     <col min="11" max="26" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="23.25">
       <c r="A1" s="1" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="15" customHeight="1">
-      <c r="A2" s="273" t="s">
+      <c r="A2" s="275" t="s">
         <v>551</v>
       </c>
-      <c r="B2" s="270"/>
-[...1 lines deleted...]
-      <c r="D2" s="270"/>
+      <c r="B2" s="272"/>
+      <c r="C2" s="272"/>
+      <c r="D2" s="272"/>
     </row>
     <row r="3" spans="1:4" ht="14.25">
-      <c r="A3" s="270"/>
-[...2 lines deleted...]
-      <c r="D3" s="270"/>
+      <c r="A3" s="272"/>
+      <c r="B3" s="272"/>
+      <c r="C3" s="272"/>
+      <c r="D3" s="272"/>
     </row>
     <row r="4" spans="1:4" ht="14.25">
-      <c r="A4" s="270"/>
-[...2 lines deleted...]
-      <c r="D4" s="270"/>
+      <c r="A4" s="272"/>
+      <c r="B4" s="272"/>
+      <c r="C4" s="272"/>
+      <c r="D4" s="272"/>
     </row>
     <row r="5" spans="1:4" ht="15" customHeight="1">
-      <c r="A5" s="270"/>
-[...2 lines deleted...]
-      <c r="D5" s="270"/>
+      <c r="A5" s="272"/>
+      <c r="B5" s="272"/>
+      <c r="C5" s="272"/>
+      <c r="D5" s="272"/>
     </row>
     <row r="6" spans="1:4" ht="14.25">
-      <c r="A6" s="270"/>
-[...2 lines deleted...]
-      <c r="D6" s="270"/>
+      <c r="A6" s="272"/>
+      <c r="B6" s="272"/>
+      <c r="C6" s="272"/>
+      <c r="D6" s="272"/>
     </row>
     <row r="7" spans="1:4" ht="14.25">
-      <c r="A7" s="270"/>
-[...2 lines deleted...]
-      <c r="D7" s="270"/>
+      <c r="A7" s="272"/>
+      <c r="B7" s="272"/>
+      <c r="C7" s="272"/>
+      <c r="D7" s="272"/>
     </row>
     <row r="8" spans="1:4" ht="11.25" customHeight="1">
-      <c r="A8" s="270"/>
-[...2 lines deleted...]
-      <c r="D8" s="270"/>
+      <c r="A8" s="272"/>
+      <c r="B8" s="272"/>
+      <c r="C8" s="272"/>
+      <c r="D8" s="272"/>
     </row>
     <row r="9" spans="1:4" ht="14.25" hidden="1">
-      <c r="A9" s="270"/>
-[...2 lines deleted...]
-      <c r="D9" s="270"/>
+      <c r="A9" s="272"/>
+      <c r="B9" s="272"/>
+      <c r="C9" s="272"/>
+      <c r="D9" s="272"/>
     </row>
     <row r="10" spans="1:4" ht="14.25" hidden="1">
-      <c r="A10" s="270"/>
-[...2 lines deleted...]
-      <c r="D10" s="270"/>
+      <c r="A10" s="272"/>
+      <c r="B10" s="272"/>
+      <c r="C10" s="272"/>
+      <c r="D10" s="272"/>
     </row>
     <row r="11" spans="1:4" ht="14.25" hidden="1">
-      <c r="A11" s="270"/>
-[...2 lines deleted...]
-      <c r="D11" s="270"/>
+      <c r="A11" s="272"/>
+      <c r="B11" s="272"/>
+      <c r="C11" s="272"/>
+      <c r="D11" s="272"/>
     </row>
     <row r="12" spans="1:4" ht="15" customHeight="1">
-      <c r="A12" s="277" t="s">
+      <c r="A12" s="279" t="s">
         <v>552</v>
       </c>
-      <c r="B12" s="270"/>
-[...1 lines deleted...]
-      <c r="D12" s="270"/>
+      <c r="B12" s="272"/>
+      <c r="C12" s="272"/>
+      <c r="D12" s="272"/>
     </row>
     <row r="13" spans="1:4" ht="14.25">
-      <c r="A13" s="270"/>
-[...2 lines deleted...]
-      <c r="D13" s="270"/>
+      <c r="A13" s="272"/>
+      <c r="B13" s="272"/>
+      <c r="C13" s="272"/>
+      <c r="D13" s="272"/>
     </row>
     <row r="14" spans="1:4" ht="14.25">
       <c r="A14" s="75"/>
       <c r="B14" s="75"/>
       <c r="C14" s="75"/>
       <c r="D14" s="75"/>
     </row>
     <row r="15" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A15" s="276" t="s">
+      <c r="A15" s="278" t="s">
         <v>553</v>
       </c>
-      <c r="B15" s="270"/>
-[...1 lines deleted...]
-      <c r="D15" s="270"/>
+      <c r="B15" s="272"/>
+      <c r="C15" s="272"/>
+      <c r="D15" s="272"/>
     </row>
     <row r="16" spans="1:4" ht="14.25">
-      <c r="A16" s="270"/>
-[...2 lines deleted...]
-      <c r="D16" s="270"/>
+      <c r="A16" s="272"/>
+      <c r="B16" s="272"/>
+      <c r="C16" s="272"/>
+      <c r="D16" s="272"/>
     </row>
     <row r="17" spans="1:4" ht="14.25">
-      <c r="A17" s="270"/>
-[...2 lines deleted...]
-      <c r="D17" s="270"/>
+      <c r="A17" s="272"/>
+      <c r="B17" s="272"/>
+      <c r="C17" s="272"/>
+      <c r="D17" s="272"/>
     </row>
     <row r="18" spans="1:4" ht="14.25">
-      <c r="A18" s="270"/>
-[...2 lines deleted...]
-      <c r="D18" s="270"/>
+      <c r="A18" s="272"/>
+      <c r="B18" s="272"/>
+      <c r="C18" s="272"/>
+      <c r="D18" s="272"/>
     </row>
     <row r="19" spans="1:4" ht="14.25">
-      <c r="A19" s="270"/>
-[...2 lines deleted...]
-      <c r="D19" s="270"/>
+      <c r="A19" s="272"/>
+      <c r="B19" s="272"/>
+      <c r="C19" s="272"/>
+      <c r="D19" s="272"/>
     </row>
     <row r="20" spans="1:4" ht="14.25">
-      <c r="A20" s="270"/>
-[...2 lines deleted...]
-      <c r="D20" s="270"/>
+      <c r="A20" s="272"/>
+      <c r="B20" s="272"/>
+      <c r="C20" s="272"/>
+      <c r="D20" s="272"/>
     </row>
     <row r="21" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A21" s="270"/>
-[...2 lines deleted...]
-      <c r="D21" s="270"/>
+      <c r="A21" s="272"/>
+      <c r="B21" s="272"/>
+      <c r="C21" s="272"/>
+      <c r="D21" s="272"/>
     </row>
     <row r="22" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A22" s="270"/>
-[...2 lines deleted...]
-      <c r="D22" s="270"/>
+      <c r="A22" s="272"/>
+      <c r="B22" s="272"/>
+      <c r="C22" s="272"/>
+      <c r="D22" s="272"/>
     </row>
     <row r="23" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A23" s="270"/>
-[...2 lines deleted...]
-      <c r="D23" s="270"/>
+      <c r="A23" s="272"/>
+      <c r="B23" s="272"/>
+      <c r="C23" s="272"/>
+      <c r="D23" s="272"/>
     </row>
     <row r="24" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A24" s="273" t="s">
+      <c r="A24" s="275" t="s">
         <v>554</v>
       </c>
-      <c r="B24" s="270"/>
-[...1 lines deleted...]
-      <c r="D24" s="270"/>
+      <c r="B24" s="272"/>
+      <c r="C24" s="272"/>
+      <c r="D24" s="272"/>
     </row>
     <row r="25" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A25" s="270"/>
-[...2 lines deleted...]
-      <c r="D25" s="270"/>
+      <c r="A25" s="272"/>
+      <c r="B25" s="272"/>
+      <c r="C25" s="272"/>
+      <c r="D25" s="272"/>
     </row>
     <row r="26" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A26" s="270"/>
-[...2 lines deleted...]
-      <c r="D26" s="270"/>
+      <c r="A26" s="272"/>
+      <c r="B26" s="272"/>
+      <c r="C26" s="272"/>
+      <c r="D26" s="272"/>
     </row>
     <row r="27" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A27" s="270"/>
-[...2 lines deleted...]
-      <c r="D27" s="270"/>
+      <c r="A27" s="272"/>
+      <c r="B27" s="272"/>
+      <c r="C27" s="272"/>
+      <c r="D27" s="272"/>
     </row>
     <row r="28" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A28" s="270"/>
-[...2 lines deleted...]
-      <c r="D28" s="270"/>
+      <c r="A28" s="272"/>
+      <c r="B28" s="272"/>
+      <c r="C28" s="272"/>
+      <c r="D28" s="272"/>
     </row>
     <row r="29" spans="1:4" ht="15.75" customHeight="1">
       <c r="A29" s="77" t="s">
         <v>555</v>
       </c>
       <c r="B29" s="49"/>
       <c r="C29" s="49"/>
       <c r="D29" s="49"/>
     </row>
     <row r="30" spans="1:4" ht="15" customHeight="1">
       <c r="A30" s="78" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="15.75" customHeight="1">
       <c r="A31" s="21"/>
     </row>
     <row r="32" spans="1:4" ht="14.25" customHeight="1">
       <c r="A32" s="79" t="s">
         <v>557</v>
       </c>
       <c r="B32" s="54"/>
       <c r="C32" s="54"/>
       <c r="D32" s="54"/>
     </row>
@@ -11780,260 +11780,260 @@
       </c>
       <c r="B35" s="49"/>
       <c r="C35" s="49"/>
       <c r="D35" s="49"/>
     </row>
     <row r="36" spans="1:4" ht="14.25" customHeight="1">
       <c r="A36" s="78" t="s">
         <v>561</v>
       </c>
       <c r="B36" s="49"/>
       <c r="C36" s="49"/>
       <c r="D36" s="49"/>
     </row>
     <row r="37" spans="1:4" ht="14.25" customHeight="1">
       <c r="A37" s="78" t="s">
         <v>562</v>
       </c>
       <c r="B37" s="49"/>
       <c r="C37" s="49"/>
       <c r="D37" s="49"/>
     </row>
     <row r="38" spans="1:4" ht="14.25" customHeight="1">
       <c r="A38" s="40"/>
     </row>
     <row r="39" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A39" s="278"/>
-[...2 lines deleted...]
-      <c r="D39" s="270"/>
+      <c r="A39" s="280"/>
+      <c r="B39" s="272"/>
+      <c r="C39" s="272"/>
+      <c r="D39" s="272"/>
     </row>
     <row r="40" spans="1:4" ht="15.75" customHeight="1">
       <c r="A40" s="21" t="s">
         <v>450</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
     </row>
     <row r="41" spans="1:4" ht="15" customHeight="1">
-      <c r="A41" s="276" t="s">
+      <c r="A41" s="278" t="s">
         <v>563</v>
       </c>
-      <c r="B41" s="270"/>
-[...1 lines deleted...]
-      <c r="D41" s="270"/>
+      <c r="B41" s="272"/>
+      <c r="C41" s="272"/>
+      <c r="D41" s="272"/>
     </row>
     <row r="42" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A42" s="270"/>
-[...2 lines deleted...]
-      <c r="D42" s="270"/>
+      <c r="A42" s="272"/>
+      <c r="B42" s="272"/>
+      <c r="C42" s="272"/>
+      <c r="D42" s="272"/>
     </row>
     <row r="43" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A43" s="270"/>
-[...2 lines deleted...]
-      <c r="D43" s="270"/>
+      <c r="A43" s="272"/>
+      <c r="B43" s="272"/>
+      <c r="C43" s="272"/>
+      <c r="D43" s="272"/>
     </row>
     <row r="44" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A44" s="270"/>
-[...2 lines deleted...]
-      <c r="D44" s="270"/>
+      <c r="A44" s="272"/>
+      <c r="B44" s="272"/>
+      <c r="C44" s="272"/>
+      <c r="D44" s="272"/>
     </row>
     <row r="45" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A45" s="270"/>
-[...2 lines deleted...]
-      <c r="D45" s="270"/>
+      <c r="A45" s="272"/>
+      <c r="B45" s="272"/>
+      <c r="C45" s="272"/>
+      <c r="D45" s="272"/>
     </row>
     <row r="46" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A46" s="270"/>
-[...2 lines deleted...]
-      <c r="D46" s="270"/>
+      <c r="A46" s="272"/>
+      <c r="B46" s="272"/>
+      <c r="C46" s="272"/>
+      <c r="D46" s="272"/>
     </row>
     <row r="47" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A47" s="270"/>
-[...2 lines deleted...]
-      <c r="D47" s="270"/>
+      <c r="A47" s="272"/>
+      <c r="B47" s="272"/>
+      <c r="C47" s="272"/>
+      <c r="D47" s="272"/>
     </row>
     <row r="48" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A48" s="270"/>
-[...2 lines deleted...]
-      <c r="D48" s="270"/>
+      <c r="A48" s="272"/>
+      <c r="B48" s="272"/>
+      <c r="C48" s="272"/>
+      <c r="D48" s="272"/>
     </row>
     <row r="49" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A49" s="270"/>
-[...2 lines deleted...]
-      <c r="D49" s="270"/>
+      <c r="A49" s="272"/>
+      <c r="B49" s="272"/>
+      <c r="C49" s="272"/>
+      <c r="D49" s="272"/>
     </row>
     <row r="50" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A50" s="270"/>
-[...2 lines deleted...]
-      <c r="D50" s="270"/>
+      <c r="A50" s="272"/>
+      <c r="B50" s="272"/>
+      <c r="C50" s="272"/>
+      <c r="D50" s="272"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A41:D50"/>
     <mergeCell ref="A2:D11"/>
     <mergeCell ref="A12:D13"/>
     <mergeCell ref="A15:D23"/>
     <mergeCell ref="A24:D28"/>
     <mergeCell ref="A39:D39"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup scale="84" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr>
     <tabColor rgb="FF8BDBFF"/>
   </sheetPr>
   <dimension ref="A1:J15"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A5" sqref="A5:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.125" customWidth="1"/>
     <col min="2" max="2" width="21.125" customWidth="1"/>
     <col min="3" max="3" width="38.125" customWidth="1"/>
     <col min="4" max="4" width="29.5" customWidth="1"/>
     <col min="5" max="10" width="8.125" customWidth="1"/>
     <col min="11" max="26" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="23.25">
       <c r="A1" s="1" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="15" customHeight="1">
-      <c r="A2" s="278" t="s">
+      <c r="A2" s="280" t="s">
         <v>565</v>
       </c>
-      <c r="B2" s="270"/>
-[...7 lines deleted...]
-      <c r="J2" s="270"/>
+      <c r="B2" s="272"/>
+      <c r="C2" s="272"/>
+      <c r="D2" s="272"/>
+      <c r="E2" s="272"/>
+      <c r="F2" s="272"/>
+      <c r="G2" s="272"/>
+      <c r="H2" s="272"/>
+      <c r="I2" s="272"/>
+      <c r="J2" s="272"/>
     </row>
     <row r="3" spans="1:10" ht="15" customHeight="1">
-      <c r="A3" s="270"/>
-[...8 lines deleted...]
-      <c r="J3" s="270"/>
+      <c r="A3" s="272"/>
+      <c r="B3" s="272"/>
+      <c r="C3" s="272"/>
+      <c r="D3" s="272"/>
+      <c r="E3" s="272"/>
+      <c r="F3" s="272"/>
+      <c r="G3" s="272"/>
+      <c r="H3" s="272"/>
+      <c r="I3" s="272"/>
+      <c r="J3" s="272"/>
     </row>
     <row r="4" spans="1:10" ht="15" customHeight="1">
-      <c r="A4" s="270"/>
-[...8 lines deleted...]
-      <c r="J4" s="270"/>
+      <c r="A4" s="272"/>
+      <c r="B4" s="272"/>
+      <c r="C4" s="272"/>
+      <c r="D4" s="272"/>
+      <c r="E4" s="272"/>
+      <c r="F4" s="272"/>
+      <c r="G4" s="272"/>
+      <c r="H4" s="272"/>
+      <c r="I4" s="272"/>
+      <c r="J4" s="272"/>
     </row>
     <row r="5" spans="1:10" ht="57" customHeight="1">
-      <c r="A5" s="279" t="s">
+      <c r="A5" s="281" t="s">
         <v>1059</v>
       </c>
-      <c r="B5" s="279"/>
-[...3 lines deleted...]
-      <c r="F5" s="279"/>
+      <c r="B5" s="281"/>
+      <c r="C5" s="281"/>
+      <c r="D5" s="281"/>
+      <c r="E5" s="281"/>
+      <c r="F5" s="281"/>
       <c r="G5" s="17"/>
       <c r="H5" s="17"/>
       <c r="I5" s="17"/>
       <c r="J5" s="17"/>
     </row>
     <row r="6" spans="1:10" ht="15" customHeight="1">
       <c r="A6" s="17"/>
       <c r="B6" s="17"/>
       <c r="C6" s="17"/>
       <c r="D6" s="17"/>
       <c r="E6" s="17"/>
       <c r="F6" s="17"/>
       <c r="G6" s="17"/>
       <c r="H6" s="17"/>
       <c r="I6" s="17"/>
       <c r="J6" s="17"/>
     </row>
     <row r="7" spans="1:10" ht="15" customHeight="1">
-      <c r="A7" s="271" t="s">
+      <c r="A7" s="273" t="s">
         <v>566</v>
       </c>
-      <c r="B7" s="270"/>
-[...1 lines deleted...]
-      <c r="D7" s="270"/>
+      <c r="B7" s="272"/>
+      <c r="C7" s="272"/>
+      <c r="D7" s="272"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
     </row>
     <row r="8" spans="1:10" ht="15" customHeight="1">
       <c r="A8" s="7"/>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
     </row>
     <row r="9" spans="1:10" ht="14.25" customHeight="1">
-      <c r="A9" s="271" t="s">
+      <c r="A9" s="273" t="s">
         <v>323</v>
       </c>
-      <c r="B9" s="270"/>
+      <c r="B9" s="272"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="25"/>
       <c r="B10" s="25"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="9" t="s">
         <v>324</v>
       </c>
       <c r="D12" s="10" t="s">
         <v>567</v>
       </c>
     </row>
@@ -12099,192 +12099,192 @@
   <dimension ref="A1:J89"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:D19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.125" customWidth="1"/>
     <col min="2" max="2" width="21.125" customWidth="1"/>
     <col min="3" max="3" width="38.125" customWidth="1"/>
     <col min="4" max="4" width="29.5" customWidth="1"/>
     <col min="5" max="10" width="8" customWidth="1"/>
     <col min="11" max="24" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>572</v>
       </c>
       <c r="B1" s="81"/>
       <c r="C1" s="81"/>
       <c r="D1" s="81"/>
     </row>
     <row r="2" spans="1:4" ht="27" customHeight="1">
-      <c r="A2" s="269" t="s">
+      <c r="A2" s="271" t="s">
         <v>1185</v>
       </c>
-      <c r="B2" s="270"/>
-[...1 lines deleted...]
-      <c r="D2" s="270"/>
+      <c r="B2" s="272"/>
+      <c r="C2" s="272"/>
+      <c r="D2" s="272"/>
     </row>
     <row r="3" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A3" s="270"/>
-[...2 lines deleted...]
-      <c r="D3" s="270"/>
+      <c r="A3" s="272"/>
+      <c r="B3" s="272"/>
+      <c r="C3" s="272"/>
+      <c r="D3" s="272"/>
     </row>
     <row r="4" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A4" s="270"/>
-[...2 lines deleted...]
-      <c r="D4" s="270"/>
+      <c r="A4" s="272"/>
+      <c r="B4" s="272"/>
+      <c r="C4" s="272"/>
+      <c r="D4" s="272"/>
     </row>
     <row r="5" spans="1:4" ht="15" customHeight="1">
-      <c r="A5" s="270"/>
-[...2 lines deleted...]
-      <c r="D5" s="270"/>
+      <c r="A5" s="272"/>
+      <c r="B5" s="272"/>
+      <c r="C5" s="272"/>
+      <c r="D5" s="272"/>
     </row>
     <row r="6" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A6" s="270"/>
-[...2 lines deleted...]
-      <c r="D6" s="270"/>
+      <c r="A6" s="272"/>
+      <c r="B6" s="272"/>
+      <c r="C6" s="272"/>
+      <c r="D6" s="272"/>
     </row>
     <row r="7" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A7" s="270"/>
-[...2 lines deleted...]
-      <c r="D7" s="270"/>
+      <c r="A7" s="272"/>
+      <c r="B7" s="272"/>
+      <c r="C7" s="272"/>
+      <c r="D7" s="272"/>
     </row>
     <row r="8" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A8" s="270"/>
-[...2 lines deleted...]
-      <c r="D8" s="270"/>
+      <c r="A8" s="272"/>
+      <c r="B8" s="272"/>
+      <c r="C8" s="272"/>
+      <c r="D8" s="272"/>
     </row>
     <row r="9" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A9" s="270"/>
-[...2 lines deleted...]
-      <c r="D9" s="270"/>
+      <c r="A9" s="272"/>
+      <c r="B9" s="272"/>
+      <c r="C9" s="272"/>
+      <c r="D9" s="272"/>
     </row>
     <row r="10" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A10" s="270"/>
-[...2 lines deleted...]
-      <c r="D10" s="270"/>
+      <c r="A10" s="272"/>
+      <c r="B10" s="272"/>
+      <c r="C10" s="272"/>
+      <c r="D10" s="272"/>
     </row>
     <row r="11" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A11" s="270"/>
-[...2 lines deleted...]
-      <c r="D11" s="270"/>
+      <c r="A11" s="272"/>
+      <c r="B11" s="272"/>
+      <c r="C11" s="272"/>
+      <c r="D11" s="272"/>
     </row>
     <row r="12" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A12" s="270"/>
-[...2 lines deleted...]
-      <c r="D12" s="270"/>
+      <c r="A12" s="272"/>
+      <c r="B12" s="272"/>
+      <c r="C12" s="272"/>
+      <c r="D12" s="272"/>
     </row>
     <row r="13" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A13" s="270"/>
-[...2 lines deleted...]
-      <c r="D13" s="270"/>
+      <c r="A13" s="272"/>
+      <c r="B13" s="272"/>
+      <c r="C13" s="272"/>
+      <c r="D13" s="272"/>
     </row>
     <row r="14" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A14" s="270"/>
-[...2 lines deleted...]
-      <c r="D14" s="270"/>
+      <c r="A14" s="272"/>
+      <c r="B14" s="272"/>
+      <c r="C14" s="272"/>
+      <c r="D14" s="272"/>
     </row>
     <row r="15" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A15" s="270"/>
-[...2 lines deleted...]
-      <c r="D15" s="270"/>
+      <c r="A15" s="272"/>
+      <c r="B15" s="272"/>
+      <c r="C15" s="272"/>
+      <c r="D15" s="272"/>
     </row>
     <row r="16" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A16" s="270"/>
-[...2 lines deleted...]
-      <c r="D16" s="270"/>
+      <c r="A16" s="272"/>
+      <c r="B16" s="272"/>
+      <c r="C16" s="272"/>
+      <c r="D16" s="272"/>
     </row>
     <row r="17" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A17" s="270"/>
-[...2 lines deleted...]
-      <c r="D17" s="270"/>
+      <c r="A17" s="272"/>
+      <c r="B17" s="272"/>
+      <c r="C17" s="272"/>
+      <c r="D17" s="272"/>
     </row>
     <row r="18" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A18" s="270"/>
-[...2 lines deleted...]
-      <c r="D18" s="270"/>
+      <c r="A18" s="272"/>
+      <c r="B18" s="272"/>
+      <c r="C18" s="272"/>
+      <c r="D18" s="272"/>
     </row>
     <row r="19" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A19" s="270"/>
-[...2 lines deleted...]
-      <c r="D19" s="270"/>
+      <c r="A19" s="272"/>
+      <c r="B19" s="272"/>
+      <c r="C19" s="272"/>
+      <c r="D19" s="272"/>
     </row>
     <row r="20" spans="1:4" ht="31.5" customHeight="1">
-      <c r="A20" s="271" t="s">
+      <c r="A20" s="273" t="s">
         <v>1043</v>
       </c>
-      <c r="B20" s="270"/>
-[...1 lines deleted...]
-      <c r="D20" s="270"/>
+      <c r="B20" s="272"/>
+      <c r="C20" s="272"/>
+      <c r="D20" s="272"/>
     </row>
     <row r="21" spans="1:4" ht="15.75" customHeight="1">
       <c r="A21" s="63"/>
       <c r="B21" s="63"/>
       <c r="C21" s="63"/>
       <c r="D21" s="63"/>
     </row>
     <row r="22" spans="1:4" ht="15" customHeight="1">
-      <c r="A22" s="271" t="s">
+      <c r="A22" s="273" t="s">
         <v>573</v>
       </c>
-      <c r="B22" s="270"/>
-[...1 lines deleted...]
-      <c r="D22" s="270"/>
+      <c r="B22" s="272"/>
+      <c r="C22" s="272"/>
+      <c r="D22" s="272"/>
     </row>
     <row r="23" spans="1:4" ht="15" customHeight="1">
       <c r="A23" s="7"/>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
     </row>
     <row r="24" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A24" s="271" t="s">
+      <c r="A24" s="273" t="s">
         <v>323</v>
       </c>
-      <c r="B24" s="270"/>
+      <c r="B24" s="272"/>
       <c r="C24" s="81"/>
       <c r="D24" s="81"/>
     </row>
     <row r="25" spans="1:4" ht="15.75" customHeight="1">
       <c r="A25" s="82"/>
       <c r="B25" s="82"/>
       <c r="C25" s="81"/>
       <c r="D25" s="81"/>
     </row>
     <row r="26" spans="1:4" ht="15.75" customHeight="1">
       <c r="A26" s="82"/>
       <c r="B26" s="82"/>
       <c r="C26" s="81"/>
       <c r="D26" s="81"/>
     </row>
     <row r="27" spans="1:4" ht="15.75" customHeight="1">
       <c r="A27" s="9" t="s">
         <v>574</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="83" t="s">
         <v>575</v>
       </c>
     </row>
@@ -13005,196 +13005,196 @@
         <v>639</v>
       </c>
       <c r="D76" s="4">
         <v>5</v>
       </c>
       <c r="E76" s="81"/>
       <c r="F76" s="81"/>
       <c r="G76" s="81"/>
       <c r="H76" s="81"/>
       <c r="I76" s="81"/>
       <c r="J76" s="81"/>
     </row>
     <row r="77" spans="1:10" ht="15.75" customHeight="1">
       <c r="A77" s="21"/>
       <c r="B77" s="81"/>
       <c r="C77" s="81"/>
       <c r="D77" s="81"/>
       <c r="E77" s="81"/>
       <c r="F77" s="81"/>
       <c r="G77" s="81"/>
       <c r="H77" s="81"/>
       <c r="I77" s="81"/>
       <c r="J77" s="81"/>
     </row>
     <row r="78" spans="1:10" ht="15.75" customHeight="1">
-      <c r="A78" s="280" t="s">
+      <c r="A78" s="282" t="s">
         <v>344</v>
       </c>
-      <c r="B78" s="270"/>
+      <c r="B78" s="272"/>
       <c r="C78" s="81"/>
       <c r="D78" s="81"/>
       <c r="E78" s="81"/>
       <c r="F78" s="81"/>
       <c r="G78" s="81"/>
       <c r="H78" s="81"/>
       <c r="I78" s="81"/>
       <c r="J78" s="81"/>
     </row>
     <row r="79" spans="1:10" ht="15.75" customHeight="1">
-      <c r="A79" s="281" t="s">
+      <c r="A79" s="283" t="s">
         <v>640</v>
       </c>
-      <c r="B79" s="270"/>
-[...7 lines deleted...]
-      <c r="J79" s="270"/>
+      <c r="B79" s="272"/>
+      <c r="C79" s="272"/>
+      <c r="D79" s="272"/>
+      <c r="E79" s="272"/>
+      <c r="F79" s="272"/>
+      <c r="G79" s="272"/>
+      <c r="H79" s="272"/>
+      <c r="I79" s="272"/>
+      <c r="J79" s="272"/>
     </row>
     <row r="80" spans="1:10" ht="15.75" customHeight="1">
-      <c r="A80" s="270"/>
-[...8 lines deleted...]
-      <c r="J80" s="270"/>
+      <c r="A80" s="272"/>
+      <c r="B80" s="272"/>
+      <c r="C80" s="272"/>
+      <c r="D80" s="272"/>
+      <c r="E80" s="272"/>
+      <c r="F80" s="272"/>
+      <c r="G80" s="272"/>
+      <c r="H80" s="272"/>
+      <c r="I80" s="272"/>
+      <c r="J80" s="272"/>
     </row>
     <row r="81" spans="1:10" ht="15.75" customHeight="1">
-      <c r="A81" s="270"/>
-[...8 lines deleted...]
-      <c r="J81" s="270"/>
+      <c r="A81" s="272"/>
+      <c r="B81" s="272"/>
+      <c r="C81" s="272"/>
+      <c r="D81" s="272"/>
+      <c r="E81" s="272"/>
+      <c r="F81" s="272"/>
+      <c r="G81" s="272"/>
+      <c r="H81" s="272"/>
+      <c r="I81" s="272"/>
+      <c r="J81" s="272"/>
     </row>
     <row r="82" spans="1:10" ht="15.75" customHeight="1">
-      <c r="A82" s="270"/>
-[...8 lines deleted...]
-      <c r="J82" s="270"/>
+      <c r="A82" s="272"/>
+      <c r="B82" s="272"/>
+      <c r="C82" s="272"/>
+      <c r="D82" s="272"/>
+      <c r="E82" s="272"/>
+      <c r="F82" s="272"/>
+      <c r="G82" s="272"/>
+      <c r="H82" s="272"/>
+      <c r="I82" s="272"/>
+      <c r="J82" s="272"/>
     </row>
     <row r="83" spans="1:10" ht="15.75" customHeight="1">
-      <c r="A83" s="270"/>
-[...8 lines deleted...]
-      <c r="J83" s="270"/>
+      <c r="A83" s="272"/>
+      <c r="B83" s="272"/>
+      <c r="C83" s="272"/>
+      <c r="D83" s="272"/>
+      <c r="E83" s="272"/>
+      <c r="F83" s="272"/>
+      <c r="G83" s="272"/>
+      <c r="H83" s="272"/>
+      <c r="I83" s="272"/>
+      <c r="J83" s="272"/>
     </row>
     <row r="84" spans="1:10" ht="31.5" customHeight="1">
-      <c r="A84" s="270"/>
-[...8 lines deleted...]
-      <c r="J84" s="270"/>
+      <c r="A84" s="272"/>
+      <c r="B84" s="272"/>
+      <c r="C84" s="272"/>
+      <c r="D84" s="272"/>
+      <c r="E84" s="272"/>
+      <c r="F84" s="272"/>
+      <c r="G84" s="272"/>
+      <c r="H84" s="272"/>
+      <c r="I84" s="272"/>
+      <c r="J84" s="272"/>
     </row>
     <row r="85" spans="1:10" ht="15.75" customHeight="1">
-      <c r="A85" s="270"/>
-[...8 lines deleted...]
-      <c r="J85" s="270"/>
+      <c r="A85" s="272"/>
+      <c r="B85" s="272"/>
+      <c r="C85" s="272"/>
+      <c r="D85" s="272"/>
+      <c r="E85" s="272"/>
+      <c r="F85" s="272"/>
+      <c r="G85" s="272"/>
+      <c r="H85" s="272"/>
+      <c r="I85" s="272"/>
+      <c r="J85" s="272"/>
     </row>
     <row r="86" spans="1:10" ht="15.75" customHeight="1">
-      <c r="A86" s="270"/>
-[...8 lines deleted...]
-      <c r="J86" s="270"/>
+      <c r="A86" s="272"/>
+      <c r="B86" s="272"/>
+      <c r="C86" s="272"/>
+      <c r="D86" s="272"/>
+      <c r="E86" s="272"/>
+      <c r="F86" s="272"/>
+      <c r="G86" s="272"/>
+      <c r="H86" s="272"/>
+      <c r="I86" s="272"/>
+      <c r="J86" s="272"/>
     </row>
     <row r="87" spans="1:10" ht="15.75" customHeight="1">
-      <c r="A87" s="270"/>
-[...8 lines deleted...]
-      <c r="J87" s="270"/>
+      <c r="A87" s="272"/>
+      <c r="B87" s="272"/>
+      <c r="C87" s="272"/>
+      <c r="D87" s="272"/>
+      <c r="E87" s="272"/>
+      <c r="F87" s="272"/>
+      <c r="G87" s="272"/>
+      <c r="H87" s="272"/>
+      <c r="I87" s="272"/>
+      <c r="J87" s="272"/>
     </row>
     <row r="88" spans="1:10" ht="15.75" customHeight="1">
-      <c r="A88" s="270"/>
-[...8 lines deleted...]
-      <c r="J88" s="270"/>
+      <c r="A88" s="272"/>
+      <c r="B88" s="272"/>
+      <c r="C88" s="272"/>
+      <c r="D88" s="272"/>
+      <c r="E88" s="272"/>
+      <c r="F88" s="272"/>
+      <c r="G88" s="272"/>
+      <c r="H88" s="272"/>
+      <c r="I88" s="272"/>
+      <c r="J88" s="272"/>
     </row>
     <row r="89" spans="1:10" ht="15.75" customHeight="1">
-      <c r="A89" s="270"/>
-[...8 lines deleted...]
-      <c r="J89" s="270"/>
+      <c r="A89" s="272"/>
+      <c r="B89" s="272"/>
+      <c r="C89" s="272"/>
+      <c r="D89" s="272"/>
+      <c r="E89" s="272"/>
+      <c r="F89" s="272"/>
+      <c r="G89" s="272"/>
+      <c r="H89" s="272"/>
+      <c r="I89" s="272"/>
+      <c r="J89" s="272"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A2:D19"/>
     <mergeCell ref="A22:D22"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A78:B78"/>
     <mergeCell ref="A79:J89"/>
     <mergeCell ref="A20:D20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup scale="84" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BEA68C2B-3C86-492A-BEEE-0A7F7DA16320}">
   <sheetPr>
     <tabColor rgb="FFFFE599"/>
   </sheetPr>
   <dimension ref="A1:AL15"/>
   <sheetViews>
     <sheetView topLeftCell="AE1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="C1" sqref="C1"/>
@@ -13684,192 +13684,192 @@
   <sheetPr>
     <tabColor rgb="FFA8E6B8"/>
   </sheetPr>
   <dimension ref="A1:D57"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:D19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.125" customWidth="1"/>
     <col min="2" max="2" width="21.125" customWidth="1"/>
     <col min="3" max="3" width="38.125" customWidth="1"/>
     <col min="4" max="4" width="29.5" customWidth="1"/>
     <col min="5" max="10" width="8.125" customWidth="1"/>
     <col min="11" max="26" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="23.25">
       <c r="A1" s="1" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="15" customHeight="1">
-      <c r="A2" s="273" t="s">
+      <c r="A2" s="275" t="s">
         <v>1060</v>
       </c>
-      <c r="B2" s="270"/>
-[...1 lines deleted...]
-      <c r="D2" s="270"/>
+      <c r="B2" s="272"/>
+      <c r="C2" s="272"/>
+      <c r="D2" s="272"/>
     </row>
     <row r="3" spans="1:4" ht="14.25">
-      <c r="A3" s="270"/>
-[...2 lines deleted...]
-      <c r="D3" s="270"/>
+      <c r="A3" s="272"/>
+      <c r="B3" s="272"/>
+      <c r="C3" s="272"/>
+      <c r="D3" s="272"/>
     </row>
     <row r="4" spans="1:4" ht="14.25">
-      <c r="A4" s="270"/>
-[...2 lines deleted...]
-      <c r="D4" s="270"/>
+      <c r="A4" s="272"/>
+      <c r="B4" s="272"/>
+      <c r="C4" s="272"/>
+      <c r="D4" s="272"/>
     </row>
     <row r="5" spans="1:4" ht="15" customHeight="1">
-      <c r="A5" s="270"/>
-[...2 lines deleted...]
-      <c r="D5" s="270"/>
+      <c r="A5" s="272"/>
+      <c r="B5" s="272"/>
+      <c r="C5" s="272"/>
+      <c r="D5" s="272"/>
     </row>
     <row r="6" spans="1:4" ht="14.25">
-      <c r="A6" s="270"/>
-[...2 lines deleted...]
-      <c r="D6" s="270"/>
+      <c r="A6" s="272"/>
+      <c r="B6" s="272"/>
+      <c r="C6" s="272"/>
+      <c r="D6" s="272"/>
     </row>
     <row r="7" spans="1:4" ht="14.25">
-      <c r="A7" s="270"/>
-[...2 lines deleted...]
-      <c r="D7" s="270"/>
+      <c r="A7" s="272"/>
+      <c r="B7" s="272"/>
+      <c r="C7" s="272"/>
+      <c r="D7" s="272"/>
     </row>
     <row r="8" spans="1:4" ht="11.25" customHeight="1">
-      <c r="A8" s="270"/>
-[...2 lines deleted...]
-      <c r="D8" s="270"/>
+      <c r="A8" s="272"/>
+      <c r="B8" s="272"/>
+      <c r="C8" s="272"/>
+      <c r="D8" s="272"/>
     </row>
     <row r="9" spans="1:4" ht="15" hidden="1" customHeight="1">
-      <c r="A9" s="270"/>
-[...2 lines deleted...]
-      <c r="D9" s="270"/>
+      <c r="A9" s="272"/>
+      <c r="B9" s="272"/>
+      <c r="C9" s="272"/>
+      <c r="D9" s="272"/>
     </row>
     <row r="10" spans="1:4" ht="15" hidden="1" customHeight="1">
-      <c r="A10" s="270"/>
-[...2 lines deleted...]
-      <c r="D10" s="270"/>
+      <c r="A10" s="272"/>
+      <c r="B10" s="272"/>
+      <c r="C10" s="272"/>
+      <c r="D10" s="272"/>
     </row>
     <row r="11" spans="1:4" ht="15" hidden="1" customHeight="1">
-      <c r="A11" s="270"/>
-[...2 lines deleted...]
-      <c r="D11" s="270"/>
+      <c r="A11" s="272"/>
+      <c r="B11" s="272"/>
+      <c r="C11" s="272"/>
+      <c r="D11" s="272"/>
     </row>
     <row r="12" spans="1:4" ht="15" customHeight="1">
-      <c r="A12" s="270"/>
-[...2 lines deleted...]
-      <c r="D12" s="270"/>
+      <c r="A12" s="272"/>
+      <c r="B12" s="272"/>
+      <c r="C12" s="272"/>
+      <c r="D12" s="272"/>
     </row>
     <row r="13" spans="1:4" ht="15" customHeight="1">
-      <c r="A13" s="270"/>
-[...2 lines deleted...]
-      <c r="D13" s="270"/>
+      <c r="A13" s="272"/>
+      <c r="B13" s="272"/>
+      <c r="C13" s="272"/>
+      <c r="D13" s="272"/>
     </row>
     <row r="14" spans="1:4" ht="15" customHeight="1">
-      <c r="A14" s="270"/>
-[...2 lines deleted...]
-      <c r="D14" s="270"/>
+      <c r="A14" s="272"/>
+      <c r="B14" s="272"/>
+      <c r="C14" s="272"/>
+      <c r="D14" s="272"/>
     </row>
     <row r="15" spans="1:4" ht="15" customHeight="1">
-      <c r="A15" s="270"/>
-[...2 lines deleted...]
-      <c r="D15" s="270"/>
+      <c r="A15" s="272"/>
+      <c r="B15" s="272"/>
+      <c r="C15" s="272"/>
+      <c r="D15" s="272"/>
     </row>
     <row r="16" spans="1:4" ht="15" customHeight="1">
-      <c r="A16" s="270"/>
-[...2 lines deleted...]
-      <c r="D16" s="270"/>
+      <c r="A16" s="272"/>
+      <c r="B16" s="272"/>
+      <c r="C16" s="272"/>
+      <c r="D16" s="272"/>
     </row>
     <row r="17" spans="1:4" ht="15" customHeight="1">
-      <c r="A17" s="270"/>
-[...2 lines deleted...]
-      <c r="D17" s="270"/>
+      <c r="A17" s="272"/>
+      <c r="B17" s="272"/>
+      <c r="C17" s="272"/>
+      <c r="D17" s="272"/>
     </row>
     <row r="18" spans="1:4" ht="22.9" customHeight="1">
-      <c r="A18" s="270"/>
-[...2 lines deleted...]
-      <c r="D18" s="270"/>
+      <c r="A18" s="272"/>
+      <c r="B18" s="272"/>
+      <c r="C18" s="272"/>
+      <c r="D18" s="272"/>
     </row>
     <row r="19" spans="1:4" ht="45" customHeight="1">
-      <c r="A19" s="270"/>
-[...2 lines deleted...]
-      <c r="D19" s="270"/>
+      <c r="A19" s="272"/>
+      <c r="B19" s="272"/>
+      <c r="C19" s="272"/>
+      <c r="D19" s="272"/>
     </row>
     <row r="20" spans="1:4" ht="14.25">
-      <c r="A20" s="274" t="s">
+      <c r="A20" s="276" t="s">
         <v>641</v>
       </c>
-      <c r="B20" s="270"/>
-[...1 lines deleted...]
-      <c r="D20" s="270"/>
+      <c r="B20" s="272"/>
+      <c r="C20" s="272"/>
+      <c r="D20" s="272"/>
     </row>
     <row r="21" spans="1:4" ht="15.75" customHeight="1">
       <c r="A21" s="65"/>
       <c r="B21" s="65"/>
       <c r="C21" s="65"/>
       <c r="D21" s="65"/>
     </row>
     <row r="22" spans="1:4" ht="15" customHeight="1">
-      <c r="A22" s="271" t="s">
+      <c r="A22" s="273" t="s">
         <v>642</v>
       </c>
-      <c r="B22" s="270"/>
-[...1 lines deleted...]
-      <c r="D22" s="270"/>
+      <c r="B22" s="272"/>
+      <c r="C22" s="272"/>
+      <c r="D22" s="272"/>
     </row>
     <row r="23" spans="1:4" ht="15" customHeight="1">
       <c r="A23" s="7"/>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
     </row>
     <row r="24" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A24" s="271" t="s">
+      <c r="A24" s="273" t="s">
         <v>323</v>
       </c>
-      <c r="B24" s="270"/>
+      <c r="B24" s="272"/>
     </row>
     <row r="25" spans="1:4" ht="15.75" customHeight="1">
       <c r="A25" s="25"/>
       <c r="B25" s="25"/>
     </row>
     <row r="26" spans="1:4" ht="15.75" customHeight="1"/>
     <row r="27" spans="1:4" ht="15.75" customHeight="1">
       <c r="A27" s="9" t="s">
         <v>527</v>
       </c>
       <c r="D27" s="10" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="28" spans="1:4" ht="19.5" customHeight="1">
       <c r="A28" s="84" t="s">
         <v>326</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>327</v>
       </c>
       <c r="C28" s="12" t="s">
         <v>86</v>
       </c>
       <c r="D28" s="12" t="s">
@@ -13982,534 +13982,534 @@
         <v>249</v>
       </c>
       <c r="C36" s="16" t="s">
         <v>654</v>
       </c>
       <c r="D36" s="16" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="37" spans="1:4" ht="15.75" customHeight="1">
       <c r="A37" s="18">
         <v>9</v>
       </c>
       <c r="B37" s="35" t="s">
         <v>250</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>656</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="38" spans="1:4" ht="15.75" customHeight="1"/>
     <row r="39" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A39" s="282"/>
-[...2 lines deleted...]
-      <c r="D39" s="270"/>
+      <c r="A39" s="284"/>
+      <c r="B39" s="272"/>
+      <c r="C39" s="272"/>
+      <c r="D39" s="272"/>
     </row>
     <row r="40" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A40" s="270"/>
-[...2 lines deleted...]
-      <c r="D40" s="270"/>
+      <c r="A40" s="272"/>
+      <c r="B40" s="272"/>
+      <c r="C40" s="272"/>
+      <c r="D40" s="272"/>
     </row>
     <row r="41" spans="1:4" ht="15.75" customHeight="1">
       <c r="B41" s="95"/>
     </row>
     <row r="42" spans="1:4" ht="15.75" customHeight="1">
       <c r="A42" s="21"/>
     </row>
     <row r="43" spans="1:4" ht="15" customHeight="1">
-      <c r="A43" s="278"/>
-[...2 lines deleted...]
-      <c r="D43" s="270"/>
+      <c r="A43" s="280"/>
+      <c r="B43" s="272"/>
+      <c r="C43" s="272"/>
+      <c r="D43" s="272"/>
     </row>
     <row r="44" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A44" s="270"/>
-[...2 lines deleted...]
-      <c r="D44" s="270"/>
+      <c r="A44" s="272"/>
+      <c r="B44" s="272"/>
+      <c r="C44" s="272"/>
+      <c r="D44" s="272"/>
     </row>
     <row r="45" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A45" s="270"/>
-[...2 lines deleted...]
-      <c r="D45" s="270"/>
+      <c r="A45" s="272"/>
+      <c r="B45" s="272"/>
+      <c r="C45" s="272"/>
+      <c r="D45" s="272"/>
     </row>
     <row r="46" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A46" s="270"/>
-[...2 lines deleted...]
-      <c r="D46" s="270"/>
+      <c r="A46" s="272"/>
+      <c r="B46" s="272"/>
+      <c r="C46" s="272"/>
+      <c r="D46" s="272"/>
     </row>
     <row r="47" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A47" s="270"/>
-[...2 lines deleted...]
-      <c r="D47" s="270"/>
+      <c r="A47" s="272"/>
+      <c r="B47" s="272"/>
+      <c r="C47" s="272"/>
+      <c r="D47" s="272"/>
     </row>
     <row r="50" spans="1:4" ht="15" customHeight="1">
-      <c r="A50" s="282"/>
-[...2 lines deleted...]
-      <c r="D50" s="270"/>
+      <c r="A50" s="284"/>
+      <c r="B50" s="272"/>
+      <c r="C50" s="272"/>
+      <c r="D50" s="272"/>
     </row>
     <row r="51" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A51" s="270"/>
-[...2 lines deleted...]
-      <c r="D51" s="270"/>
+      <c r="A51" s="272"/>
+      <c r="B51" s="272"/>
+      <c r="C51" s="272"/>
+      <c r="D51" s="272"/>
     </row>
     <row r="52" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A52" s="270"/>
-[...2 lines deleted...]
-      <c r="D52" s="270"/>
+      <c r="A52" s="272"/>
+      <c r="B52" s="272"/>
+      <c r="C52" s="272"/>
+      <c r="D52" s="272"/>
     </row>
     <row r="53" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A53" s="270"/>
-[...2 lines deleted...]
-      <c r="D53" s="270"/>
+      <c r="A53" s="272"/>
+      <c r="B53" s="272"/>
+      <c r="C53" s="272"/>
+      <c r="D53" s="272"/>
     </row>
     <row r="54" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A54" s="270"/>
-[...2 lines deleted...]
-      <c r="D54" s="270"/>
+      <c r="A54" s="272"/>
+      <c r="B54" s="272"/>
+      <c r="C54" s="272"/>
+      <c r="D54" s="272"/>
     </row>
     <row r="55" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A55" s="270"/>
-[...2 lines deleted...]
-      <c r="D55" s="270"/>
+      <c r="A55" s="272"/>
+      <c r="B55" s="272"/>
+      <c r="C55" s="272"/>
+      <c r="D55" s="272"/>
     </row>
     <row r="56" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A56" s="270"/>
-[...2 lines deleted...]
-      <c r="D56" s="270"/>
+      <c r="A56" s="272"/>
+      <c r="B56" s="272"/>
+      <c r="C56" s="272"/>
+      <c r="D56" s="272"/>
     </row>
     <row r="57" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A57" s="270"/>
-[...2 lines deleted...]
-      <c r="D57" s="270"/>
+      <c r="A57" s="272"/>
+      <c r="B57" s="272"/>
+      <c r="C57" s="272"/>
+      <c r="D57" s="272"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A43:D47"/>
     <mergeCell ref="A50:D57"/>
     <mergeCell ref="A2:D19"/>
     <mergeCell ref="A20:D20"/>
     <mergeCell ref="A22:D22"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A39:D40"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup scale="84" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <sheetPr>
     <tabColor rgb="FFA8E6B8"/>
   </sheetPr>
   <dimension ref="A1:J85"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:J4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.125" customWidth="1"/>
     <col min="2" max="2" width="21.125" customWidth="1"/>
     <col min="3" max="3" width="38.125" customWidth="1"/>
     <col min="4" max="4" width="29.5" customWidth="1"/>
     <col min="5" max="10" width="8.125" customWidth="1"/>
     <col min="11" max="26" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="23.25">
       <c r="A1" s="1" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="15" customHeight="1">
-      <c r="A2" s="278" t="s">
+      <c r="A2" s="280" t="s">
         <v>1188</v>
       </c>
-      <c r="B2" s="270"/>
-[...7 lines deleted...]
-      <c r="J2" s="270"/>
+      <c r="B2" s="272"/>
+      <c r="C2" s="272"/>
+      <c r="D2" s="272"/>
+      <c r="E2" s="272"/>
+      <c r="F2" s="272"/>
+      <c r="G2" s="272"/>
+      <c r="H2" s="272"/>
+      <c r="I2" s="272"/>
+      <c r="J2" s="272"/>
     </row>
     <row r="3" spans="1:10" ht="15" customHeight="1">
-      <c r="A3" s="270"/>
-[...8 lines deleted...]
-      <c r="J3" s="270"/>
+      <c r="A3" s="272"/>
+      <c r="B3" s="272"/>
+      <c r="C3" s="272"/>
+      <c r="D3" s="272"/>
+      <c r="E3" s="272"/>
+      <c r="F3" s="272"/>
+      <c r="G3" s="272"/>
+      <c r="H3" s="272"/>
+      <c r="I3" s="272"/>
+      <c r="J3" s="272"/>
     </row>
     <row r="4" spans="1:10" ht="15" customHeight="1">
-      <c r="A4" s="270"/>
-[...8 lines deleted...]
-      <c r="J4" s="270"/>
+      <c r="A4" s="272"/>
+      <c r="B4" s="272"/>
+      <c r="C4" s="272"/>
+      <c r="D4" s="272"/>
+      <c r="E4" s="272"/>
+      <c r="F4" s="272"/>
+      <c r="G4" s="272"/>
+      <c r="H4" s="272"/>
+      <c r="I4" s="272"/>
+      <c r="J4" s="272"/>
     </row>
     <row r="5" spans="1:10" ht="15" customHeight="1">
-      <c r="A5" s="271" t="s">
+      <c r="A5" s="273" t="s">
         <v>659</v>
       </c>
-      <c r="B5" s="270"/>
-[...7 lines deleted...]
-      <c r="J5" s="270"/>
+      <c r="B5" s="272"/>
+      <c r="C5" s="272"/>
+      <c r="D5" s="272"/>
+      <c r="E5" s="272"/>
+      <c r="F5" s="272"/>
+      <c r="G5" s="272"/>
+      <c r="H5" s="272"/>
+      <c r="I5" s="272"/>
+      <c r="J5" s="272"/>
     </row>
     <row r="6" spans="1:10" ht="15" customHeight="1">
-      <c r="A6" s="270"/>
-[...8 lines deleted...]
-      <c r="J6" s="270"/>
+      <c r="A6" s="272"/>
+      <c r="B6" s="272"/>
+      <c r="C6" s="272"/>
+      <c r="D6" s="272"/>
+      <c r="E6" s="272"/>
+      <c r="F6" s="272"/>
+      <c r="G6" s="272"/>
+      <c r="H6" s="272"/>
+      <c r="I6" s="272"/>
+      <c r="J6" s="272"/>
     </row>
     <row r="7" spans="1:10" ht="15" customHeight="1">
-      <c r="A7" s="270"/>
-[...8 lines deleted...]
-      <c r="J7" s="270"/>
+      <c r="A7" s="272"/>
+      <c r="B7" s="272"/>
+      <c r="C7" s="272"/>
+      <c r="D7" s="272"/>
+      <c r="E7" s="272"/>
+      <c r="F7" s="272"/>
+      <c r="G7" s="272"/>
+      <c r="H7" s="272"/>
+      <c r="I7" s="272"/>
+      <c r="J7" s="272"/>
     </row>
     <row r="8" spans="1:10" ht="15" customHeight="1">
-      <c r="A8" s="270"/>
-[...8 lines deleted...]
-      <c r="J8" s="270"/>
+      <c r="A8" s="272"/>
+      <c r="B8" s="272"/>
+      <c r="C8" s="272"/>
+      <c r="D8" s="272"/>
+      <c r="E8" s="272"/>
+      <c r="F8" s="272"/>
+      <c r="G8" s="272"/>
+      <c r="H8" s="272"/>
+      <c r="I8" s="272"/>
+      <c r="J8" s="272"/>
     </row>
     <row r="9" spans="1:10" ht="3" customHeight="1">
-      <c r="A9" s="270"/>
-[...8 lines deleted...]
-      <c r="J9" s="270"/>
+      <c r="A9" s="272"/>
+      <c r="B9" s="272"/>
+      <c r="C9" s="272"/>
+      <c r="D9" s="272"/>
+      <c r="E9" s="272"/>
+      <c r="F9" s="272"/>
+      <c r="G9" s="272"/>
+      <c r="H9" s="272"/>
+      <c r="I9" s="272"/>
+      <c r="J9" s="272"/>
     </row>
     <row r="10" spans="1:10" ht="15" customHeight="1">
-      <c r="A10" s="271" t="s">
+      <c r="A10" s="273" t="s">
         <v>1056</v>
       </c>
-      <c r="B10" s="270"/>
-[...7 lines deleted...]
-      <c r="J10" s="270"/>
+      <c r="B10" s="272"/>
+      <c r="C10" s="272"/>
+      <c r="D10" s="272"/>
+      <c r="E10" s="272"/>
+      <c r="F10" s="272"/>
+      <c r="G10" s="272"/>
+      <c r="H10" s="272"/>
+      <c r="I10" s="272"/>
+      <c r="J10" s="272"/>
     </row>
     <row r="11" spans="1:10" ht="11.45" customHeight="1">
-      <c r="A11" s="270"/>
-[...8 lines deleted...]
-      <c r="J11" s="270"/>
+      <c r="A11" s="272"/>
+      <c r="B11" s="272"/>
+      <c r="C11" s="272"/>
+      <c r="D11" s="272"/>
+      <c r="E11" s="272"/>
+      <c r="F11" s="272"/>
+      <c r="G11" s="272"/>
+      <c r="H11" s="272"/>
+      <c r="I11" s="272"/>
+      <c r="J11" s="272"/>
     </row>
     <row r="12" spans="1:10" ht="13.9" customHeight="1">
-      <c r="A12" s="283"/>
-[...7 lines deleted...]
-      <c r="I12" s="284"/>
+      <c r="A12" s="285"/>
+      <c r="B12" s="286"/>
+      <c r="C12" s="286"/>
+      <c r="D12" s="286"/>
+      <c r="E12" s="286"/>
+      <c r="F12" s="286"/>
+      <c r="G12" s="286"/>
+      <c r="H12" s="286"/>
+      <c r="I12" s="286"/>
     </row>
     <row r="13" spans="1:10" ht="15" customHeight="1">
-      <c r="A13" s="278" t="s">
+      <c r="A13" s="280" t="s">
         <v>660</v>
       </c>
-      <c r="B13" s="270"/>
-[...7 lines deleted...]
-      <c r="J13" s="270"/>
+      <c r="B13" s="272"/>
+      <c r="C13" s="272"/>
+      <c r="D13" s="272"/>
+      <c r="E13" s="272"/>
+      <c r="F13" s="272"/>
+      <c r="G13" s="272"/>
+      <c r="H13" s="272"/>
+      <c r="I13" s="272"/>
+      <c r="J13" s="272"/>
     </row>
     <row r="14" spans="1:10" ht="15" customHeight="1">
-      <c r="A14" s="270"/>
-[...8 lines deleted...]
-      <c r="J14" s="270"/>
+      <c r="A14" s="272"/>
+      <c r="B14" s="272"/>
+      <c r="C14" s="272"/>
+      <c r="D14" s="272"/>
+      <c r="E14" s="272"/>
+      <c r="F14" s="272"/>
+      <c r="G14" s="272"/>
+      <c r="H14" s="272"/>
+      <c r="I14" s="272"/>
+      <c r="J14" s="272"/>
     </row>
     <row r="15" spans="1:10" ht="14.25">
       <c r="A15" s="7"/>
       <c r="B15" s="5" t="s">
         <v>661</v>
       </c>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
     </row>
     <row r="16" spans="1:10" ht="15" customHeight="1">
       <c r="A16" s="7"/>
-      <c r="B16" s="278" t="s">
+      <c r="B16" s="280" t="s">
         <v>662</v>
       </c>
-      <c r="C16" s="270"/>
-      <c r="D16" s="270"/>
+      <c r="C16" s="272"/>
+      <c r="D16" s="272"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
     </row>
     <row r="17" spans="1:10" ht="15" customHeight="1">
       <c r="A17" s="7"/>
-      <c r="B17" s="270"/>
-[...1 lines deleted...]
-      <c r="D17" s="270"/>
+      <c r="B17" s="272"/>
+      <c r="C17" s="272"/>
+      <c r="D17" s="272"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
     </row>
     <row r="18" spans="1:10" ht="14.25">
       <c r="A18" s="7"/>
       <c r="B18" s="96"/>
       <c r="C18" s="96"/>
       <c r="D18" s="96"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
     </row>
     <row r="19" spans="1:10" ht="14.25">
-      <c r="A19" s="271" t="s">
+      <c r="A19" s="273" t="s">
         <v>663</v>
       </c>
-      <c r="B19" s="270"/>
-[...7 lines deleted...]
-      <c r="J19" s="270"/>
+      <c r="B19" s="272"/>
+      <c r="C19" s="272"/>
+      <c r="D19" s="272"/>
+      <c r="E19" s="272"/>
+      <c r="F19" s="272"/>
+      <c r="G19" s="272"/>
+      <c r="H19" s="272"/>
+      <c r="I19" s="272"/>
+      <c r="J19" s="272"/>
     </row>
     <row r="20" spans="1:10" ht="15" customHeight="1">
-      <c r="A20" s="270"/>
-[...8 lines deleted...]
-      <c r="J20" s="270"/>
+      <c r="A20" s="272"/>
+      <c r="B20" s="272"/>
+      <c r="C20" s="272"/>
+      <c r="D20" s="272"/>
+      <c r="E20" s="272"/>
+      <c r="F20" s="272"/>
+      <c r="G20" s="272"/>
+      <c r="H20" s="272"/>
+      <c r="I20" s="272"/>
+      <c r="J20" s="272"/>
     </row>
     <row r="21" spans="1:10" ht="15.75" customHeight="1">
-      <c r="A21" s="271" t="s">
+      <c r="A21" s="273" t="s">
         <v>664</v>
       </c>
-      <c r="B21" s="270"/>
-[...7 lines deleted...]
-      <c r="J21" s="270"/>
+      <c r="B21" s="272"/>
+      <c r="C21" s="272"/>
+      <c r="D21" s="272"/>
+      <c r="E21" s="272"/>
+      <c r="F21" s="272"/>
+      <c r="G21" s="272"/>
+      <c r="H21" s="272"/>
+      <c r="I21" s="272"/>
+      <c r="J21" s="272"/>
     </row>
     <row r="22" spans="1:10" ht="15.75" customHeight="1">
-      <c r="A22" s="270"/>
-[...8 lines deleted...]
-      <c r="J22" s="270"/>
+      <c r="A22" s="272"/>
+      <c r="B22" s="272"/>
+      <c r="C22" s="272"/>
+      <c r="D22" s="272"/>
+      <c r="E22" s="272"/>
+      <c r="F22" s="272"/>
+      <c r="G22" s="272"/>
+      <c r="H22" s="272"/>
+      <c r="I22" s="272"/>
+      <c r="J22" s="272"/>
     </row>
     <row r="23" spans="1:10" ht="15" customHeight="1">
-      <c r="A23" s="271" t="s">
+      <c r="A23" s="273" t="s">
         <v>665</v>
       </c>
-      <c r="B23" s="270"/>
-[...1 lines deleted...]
-      <c r="D23" s="270"/>
+      <c r="B23" s="272"/>
+      <c r="C23" s="272"/>
+      <c r="D23" s="272"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
     </row>
     <row r="24" spans="1:10" ht="15.75" customHeight="1">
-      <c r="A24" s="270"/>
-[...2 lines deleted...]
-      <c r="D24" s="270"/>
+      <c r="A24" s="272"/>
+      <c r="B24" s="272"/>
+      <c r="C24" s="272"/>
+      <c r="D24" s="272"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
     </row>
     <row r="25" spans="1:10" ht="15" customHeight="1">
-      <c r="A25" s="278" t="s">
+      <c r="A25" s="280" t="s">
         <v>666</v>
       </c>
-      <c r="B25" s="270"/>
-[...1 lines deleted...]
-      <c r="D25" s="270"/>
+      <c r="B25" s="272"/>
+      <c r="C25" s="272"/>
+      <c r="D25" s="272"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
     </row>
     <row r="26" spans="1:10" ht="15.75" customHeight="1">
-      <c r="A26" s="270"/>
-[...2 lines deleted...]
-      <c r="D26" s="270"/>
+      <c r="A26" s="272"/>
+      <c r="B26" s="272"/>
+      <c r="C26" s="272"/>
+      <c r="D26" s="272"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
     </row>
     <row r="27" spans="1:10" ht="15.75" customHeight="1">
-      <c r="A27" s="270"/>
-[...2 lines deleted...]
-      <c r="D27" s="270"/>
+      <c r="A27" s="272"/>
+      <c r="B27" s="272"/>
+      <c r="C27" s="272"/>
+      <c r="D27" s="272"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
     </row>
     <row r="28" spans="1:10" ht="15.75" customHeight="1">
-      <c r="A28" s="270"/>
-[...2 lines deleted...]
-      <c r="D28" s="270"/>
+      <c r="A28" s="272"/>
+      <c r="B28" s="272"/>
+      <c r="C28" s="272"/>
+      <c r="D28" s="272"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
     </row>
     <row r="29" spans="1:10" ht="15.75" customHeight="1">
-      <c r="A29" s="270"/>
-[...2 lines deleted...]
-      <c r="D29" s="270"/>
+      <c r="A29" s="272"/>
+      <c r="B29" s="272"/>
+      <c r="C29" s="272"/>
+      <c r="D29" s="272"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
     </row>
     <row r="30" spans="1:10" ht="15.75" customHeight="1">
       <c r="A30" s="9" t="s">
         <v>324</v>
       </c>
       <c r="D30" s="10" t="s">
         <v>667</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
     </row>
     <row r="31" spans="1:10" ht="15.75" customHeight="1">
       <c r="A31" s="11" t="s">
         <v>326</v>
       </c>
@@ -15153,210 +15153,210 @@
       <c r="G78" s="17"/>
       <c r="H78" s="17"/>
       <c r="I78" s="17"/>
       <c r="J78" s="17"/>
     </row>
     <row r="79" spans="1:10" ht="112.5" customHeight="1">
       <c r="A79" s="18">
         <v>48</v>
       </c>
       <c r="B79" s="66" t="s">
         <v>713</v>
       </c>
       <c r="C79" s="4" t="s">
         <v>714</v>
       </c>
       <c r="D79" s="4" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="81" spans="1:4" ht="15.75" customHeight="1">
       <c r="A81" s="21" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="82" spans="1:4" ht="92.25" customHeight="1">
-      <c r="A82" s="278" t="s">
+      <c r="A82" s="280" t="s">
         <v>717</v>
       </c>
-      <c r="B82" s="270"/>
-[...1 lines deleted...]
-      <c r="D82" s="270"/>
+      <c r="B82" s="272"/>
+      <c r="C82" s="272"/>
+      <c r="D82" s="272"/>
     </row>
     <row r="83" spans="1:4" ht="15.75" customHeight="1"/>
     <row r="84" spans="1:4" ht="15.75" customHeight="1">
       <c r="A84" s="21" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="85" spans="1:4" ht="57.75" customHeight="1">
-      <c r="A85" s="278" t="s">
+      <c r="A85" s="280" t="s">
         <v>719</v>
       </c>
-      <c r="B85" s="270"/>
-[...1 lines deleted...]
-      <c r="D85" s="270"/>
+      <c r="B85" s="272"/>
+      <c r="C85" s="272"/>
+      <c r="D85" s="272"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A23:D24"/>
     <mergeCell ref="A25:D29"/>
     <mergeCell ref="A82:D82"/>
     <mergeCell ref="A85:D85"/>
     <mergeCell ref="A2:J4"/>
     <mergeCell ref="A5:J9"/>
     <mergeCell ref="A10:J11"/>
     <mergeCell ref="A13:J14"/>
     <mergeCell ref="B16:D17"/>
     <mergeCell ref="A19:J20"/>
     <mergeCell ref="A21:J22"/>
     <mergeCell ref="A12:I12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup scale="84" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <sheetPr>
     <tabColor rgb="FFA8E6B8"/>
   </sheetPr>
   <dimension ref="A1:D39"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A23" workbookViewId="0">
       <selection activeCell="C28" sqref="C28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.125" customWidth="1"/>
     <col min="2" max="2" width="25.625" customWidth="1"/>
     <col min="3" max="3" width="36.125" customWidth="1"/>
     <col min="4" max="4" width="29.5" customWidth="1"/>
     <col min="5" max="10" width="8.125" customWidth="1"/>
     <col min="11" max="26" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="23.25">
       <c r="A1" s="1" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="15" customHeight="1">
-      <c r="A2" s="273" t="s">
+      <c r="A2" s="275" t="s">
         <v>1189</v>
       </c>
-      <c r="B2" s="270"/>
-[...1 lines deleted...]
-      <c r="D2" s="270"/>
+      <c r="B2" s="272"/>
+      <c r="C2" s="272"/>
+      <c r="D2" s="272"/>
     </row>
     <row r="3" spans="1:4" ht="14.25">
-      <c r="A3" s="270"/>
-[...2 lines deleted...]
-      <c r="D3" s="270"/>
+      <c r="A3" s="272"/>
+      <c r="B3" s="272"/>
+      <c r="C3" s="272"/>
+      <c r="D3" s="272"/>
     </row>
     <row r="4" spans="1:4" ht="14.25">
-      <c r="A4" s="270"/>
-[...2 lines deleted...]
-      <c r="D4" s="270"/>
+      <c r="A4" s="272"/>
+      <c r="B4" s="272"/>
+      <c r="C4" s="272"/>
+      <c r="D4" s="272"/>
     </row>
     <row r="5" spans="1:4" ht="15" customHeight="1">
-      <c r="A5" s="270"/>
-[...2 lines deleted...]
-      <c r="D5" s="270"/>
+      <c r="A5" s="272"/>
+      <c r="B5" s="272"/>
+      <c r="C5" s="272"/>
+      <c r="D5" s="272"/>
     </row>
     <row r="6" spans="1:4" ht="14.25">
-      <c r="A6" s="270"/>
-[...2 lines deleted...]
-      <c r="D6" s="270"/>
+      <c r="A6" s="272"/>
+      <c r="B6" s="272"/>
+      <c r="C6" s="272"/>
+      <c r="D6" s="272"/>
     </row>
     <row r="7" spans="1:4" ht="14.25">
-      <c r="A7" s="270"/>
-[...2 lines deleted...]
-      <c r="D7" s="270"/>
+      <c r="A7" s="272"/>
+      <c r="B7" s="272"/>
+      <c r="C7" s="272"/>
+      <c r="D7" s="272"/>
     </row>
     <row r="8" spans="1:4" ht="14.25">
-      <c r="A8" s="270"/>
-[...2 lines deleted...]
-      <c r="D8" s="270"/>
+      <c r="A8" s="272"/>
+      <c r="B8" s="272"/>
+      <c r="C8" s="272"/>
+      <c r="D8" s="272"/>
     </row>
     <row r="9" spans="1:4" ht="14.25">
-      <c r="A9" s="270"/>
-[...2 lines deleted...]
-      <c r="D9" s="270"/>
+      <c r="A9" s="272"/>
+      <c r="B9" s="272"/>
+      <c r="C9" s="272"/>
+      <c r="D9" s="272"/>
     </row>
     <row r="10" spans="1:4" ht="14.25">
-      <c r="A10" s="270"/>
-[...2 lines deleted...]
-      <c r="D10" s="270"/>
+      <c r="A10" s="272"/>
+      <c r="B10" s="272"/>
+      <c r="C10" s="272"/>
+      <c r="D10" s="272"/>
     </row>
     <row r="11" spans="1:4" ht="7.5" customHeight="1">
-      <c r="A11" s="270"/>
-[...2 lines deleted...]
-      <c r="D11" s="270"/>
+      <c r="A11" s="272"/>
+      <c r="B11" s="272"/>
+      <c r="C11" s="272"/>
+      <c r="D11" s="272"/>
     </row>
     <row r="12" spans="1:4" ht="7.5" customHeight="1">
-      <c r="A12" s="270"/>
-[...2 lines deleted...]
-      <c r="D12" s="270"/>
+      <c r="A12" s="272"/>
+      <c r="B12" s="272"/>
+      <c r="C12" s="272"/>
+      <c r="D12" s="272"/>
     </row>
     <row r="13" spans="1:4" ht="7.5" customHeight="1">
-      <c r="A13" s="270"/>
-[...2 lines deleted...]
-      <c r="D13" s="270"/>
+      <c r="A13" s="272"/>
+      <c r="B13" s="272"/>
+      <c r="C13" s="272"/>
+      <c r="D13" s="272"/>
     </row>
     <row r="14" spans="1:4" ht="7.5" customHeight="1">
-      <c r="A14" s="270"/>
-[...2 lines deleted...]
-      <c r="D14" s="270"/>
+      <c r="A14" s="272"/>
+      <c r="B14" s="272"/>
+      <c r="C14" s="272"/>
+      <c r="D14" s="272"/>
     </row>
     <row r="15" spans="1:4" ht="15" customHeight="1">
-      <c r="A15" s="271" t="s">
+      <c r="A15" s="273" t="s">
         <v>720</v>
       </c>
-      <c r="B15" s="270"/>
-[...1 lines deleted...]
-      <c r="D15" s="270"/>
+      <c r="B15" s="272"/>
+      <c r="C15" s="272"/>
+      <c r="D15" s="272"/>
     </row>
     <row r="17" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A17" s="271" t="s">
+      <c r="A17" s="273" t="s">
         <v>323</v>
       </c>
-      <c r="B17" s="270"/>
+      <c r="B17" s="272"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="25"/>
       <c r="B18" s="98" t="s">
         <v>721</v>
       </c>
       <c r="C18" s="17"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="9" t="s">
         <v>527</v>
       </c>
       <c r="D20" s="10" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="19.5" customHeight="1">
       <c r="A21" s="11" t="s">
         <v>326</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>327</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>86</v>
@@ -15576,230 +15576,230 @@
   <sheetPr>
     <tabColor rgb="FFA8E6B8"/>
   </sheetPr>
   <dimension ref="A1:E69"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A36" sqref="A36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.125" customWidth="1"/>
     <col min="2" max="2" width="21.125" customWidth="1"/>
     <col min="3" max="3" width="38.125" customWidth="1"/>
     <col min="4" max="4" width="29.5" customWidth="1"/>
     <col min="5" max="10" width="8.125" customWidth="1"/>
     <col min="11" max="26" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="23.25">
       <c r="A1" s="1" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="15" customHeight="1">
-      <c r="A2" s="273" t="s">
+      <c r="A2" s="275" t="s">
         <v>745</v>
       </c>
-      <c r="B2" s="270"/>
-[...1 lines deleted...]
-      <c r="D2" s="270"/>
+      <c r="B2" s="272"/>
+      <c r="C2" s="272"/>
+      <c r="D2" s="272"/>
       <c r="E2" s="8"/>
     </row>
     <row r="3" spans="1:5" ht="14.25">
-      <c r="A3" s="270"/>
-[...2 lines deleted...]
-      <c r="D3" s="270"/>
+      <c r="A3" s="272"/>
+      <c r="B3" s="272"/>
+      <c r="C3" s="272"/>
+      <c r="D3" s="272"/>
       <c r="E3" s="8"/>
     </row>
     <row r="4" spans="1:5" ht="14.25">
-      <c r="A4" s="270"/>
-[...2 lines deleted...]
-      <c r="D4" s="270"/>
+      <c r="A4" s="272"/>
+      <c r="B4" s="272"/>
+      <c r="C4" s="272"/>
+      <c r="D4" s="272"/>
       <c r="E4" s="8"/>
     </row>
     <row r="5" spans="1:5" ht="15" customHeight="1">
-      <c r="A5" s="270"/>
-[...2 lines deleted...]
-      <c r="D5" s="270"/>
+      <c r="A5" s="272"/>
+      <c r="B5" s="272"/>
+      <c r="C5" s="272"/>
+      <c r="D5" s="272"/>
       <c r="E5" s="6"/>
     </row>
     <row r="6" spans="1:5" ht="14.25">
-      <c r="A6" s="270"/>
-[...2 lines deleted...]
-      <c r="D6" s="270"/>
+      <c r="A6" s="272"/>
+      <c r="B6" s="272"/>
+      <c r="C6" s="272"/>
+      <c r="D6" s="272"/>
       <c r="E6" s="6"/>
     </row>
     <row r="7" spans="1:5" ht="14.25">
-      <c r="A7" s="270"/>
-[...2 lines deleted...]
-      <c r="D7" s="270"/>
+      <c r="A7" s="272"/>
+      <c r="B7" s="272"/>
+      <c r="C7" s="272"/>
+      <c r="D7" s="272"/>
       <c r="E7" s="6"/>
     </row>
     <row r="8" spans="1:5" ht="14.25" hidden="1">
-      <c r="A8" s="270"/>
-[...2 lines deleted...]
-      <c r="D8" s="270"/>
+      <c r="A8" s="272"/>
+      <c r="B8" s="272"/>
+      <c r="C8" s="272"/>
+      <c r="D8" s="272"/>
       <c r="E8" s="6"/>
     </row>
     <row r="9" spans="1:5" ht="14.25" hidden="1">
-      <c r="A9" s="270"/>
-[...2 lines deleted...]
-      <c r="D9" s="270"/>
+      <c r="A9" s="272"/>
+      <c r="B9" s="272"/>
+      <c r="C9" s="272"/>
+      <c r="D9" s="272"/>
       <c r="E9" s="6"/>
     </row>
     <row r="10" spans="1:5" ht="14.25" hidden="1">
-      <c r="A10" s="270"/>
-[...2 lines deleted...]
-      <c r="D10" s="270"/>
+      <c r="A10" s="272"/>
+      <c r="B10" s="272"/>
+      <c r="C10" s="272"/>
+      <c r="D10" s="272"/>
       <c r="E10" s="6"/>
     </row>
     <row r="11" spans="1:5" ht="14.25">
       <c r="A11" s="65"/>
       <c r="B11" s="65"/>
       <c r="C11" s="65"/>
       <c r="D11" s="65"/>
       <c r="E11" s="6"/>
     </row>
     <row r="12" spans="1:5" ht="14.25" customHeight="1">
-      <c r="A12" s="286" t="s">
+      <c r="A12" s="288" t="s">
         <v>746</v>
       </c>
-      <c r="B12" s="270"/>
-[...2 lines deleted...]
-      <c r="E12" s="270"/>
+      <c r="B12" s="272"/>
+      <c r="C12" s="272"/>
+      <c r="D12" s="272"/>
+      <c r="E12" s="272"/>
     </row>
     <row r="13" spans="1:5" ht="14.25" customHeight="1">
-      <c r="A13" s="270"/>
-[...3 lines deleted...]
-      <c r="E13" s="270"/>
+      <c r="A13" s="272"/>
+      <c r="B13" s="272"/>
+      <c r="C13" s="272"/>
+      <c r="D13" s="272"/>
+      <c r="E13" s="272"/>
     </row>
     <row r="14" spans="1:5" ht="14.25" customHeight="1">
-      <c r="A14" s="270"/>
-[...3 lines deleted...]
-      <c r="E14" s="270"/>
+      <c r="A14" s="272"/>
+      <c r="B14" s="272"/>
+      <c r="C14" s="272"/>
+      <c r="D14" s="272"/>
+      <c r="E14" s="272"/>
     </row>
     <row r="15" spans="1:5" ht="14.25" customHeight="1">
-      <c r="A15" s="287" t="s">
+      <c r="A15" s="289" t="s">
         <v>747</v>
       </c>
-      <c r="B15" s="270"/>
+      <c r="B15" s="272"/>
       <c r="C15" s="103"/>
       <c r="D15" s="103"/>
       <c r="E15" s="7"/>
     </row>
     <row r="16" spans="1:5" ht="14.25" customHeight="1">
-      <c r="A16" s="270"/>
-      <c r="B16" s="270"/>
+      <c r="A16" s="272"/>
+      <c r="B16" s="272"/>
       <c r="C16" s="103"/>
       <c r="D16" s="103"/>
       <c r="E16" s="7"/>
     </row>
     <row r="17" spans="1:5" ht="14.25" customHeight="1">
-      <c r="A17" s="270"/>
-      <c r="B17" s="270"/>
+      <c r="A17" s="272"/>
+      <c r="B17" s="272"/>
       <c r="C17" s="103"/>
       <c r="D17" s="103"/>
       <c r="E17" s="7"/>
     </row>
     <row r="18" spans="1:5" ht="14.25" customHeight="1">
-      <c r="A18" s="270"/>
-      <c r="B18" s="270"/>
+      <c r="A18" s="272"/>
+      <c r="B18" s="272"/>
       <c r="C18" s="103"/>
       <c r="D18" s="103"/>
       <c r="E18" s="7"/>
     </row>
     <row r="19" spans="1:5" ht="14.25" customHeight="1">
-      <c r="A19" s="270"/>
-      <c r="B19" s="270"/>
+      <c r="A19" s="272"/>
+      <c r="B19" s="272"/>
       <c r="C19" s="103"/>
       <c r="D19" s="103"/>
       <c r="E19" s="7"/>
     </row>
     <row r="20" spans="1:5" ht="14.25" customHeight="1">
-      <c r="A20" s="270"/>
-      <c r="B20" s="270"/>
+      <c r="A20" s="272"/>
+      <c r="B20" s="272"/>
       <c r="C20" s="103"/>
       <c r="D20" s="103"/>
       <c r="E20" s="7"/>
     </row>
     <row r="21" spans="1:5" ht="14.25" customHeight="1">
-      <c r="A21" s="270"/>
-      <c r="B21" s="270"/>
+      <c r="A21" s="272"/>
+      <c r="B21" s="272"/>
       <c r="C21" s="103"/>
       <c r="D21" s="103"/>
       <c r="E21" s="7"/>
     </row>
     <row r="22" spans="1:5" ht="14.25" customHeight="1">
-      <c r="A22" s="270"/>
-      <c r="B22" s="270"/>
+      <c r="A22" s="272"/>
+      <c r="B22" s="272"/>
       <c r="C22" s="103"/>
       <c r="D22" s="103"/>
       <c r="E22" s="7"/>
     </row>
     <row r="23" spans="1:5" ht="13.5" customHeight="1">
-      <c r="A23" s="270"/>
-      <c r="B23" s="270"/>
+      <c r="A23" s="272"/>
+      <c r="B23" s="272"/>
       <c r="C23" s="103"/>
       <c r="D23" s="103"/>
       <c r="E23" s="7"/>
     </row>
     <row r="24" spans="1:5" ht="13.5" customHeight="1">
       <c r="A24" s="103"/>
       <c r="B24" s="103"/>
       <c r="C24" s="103"/>
       <c r="D24" s="103"/>
       <c r="E24" s="7"/>
     </row>
     <row r="25" spans="1:5" ht="15" customHeight="1">
-      <c r="A25" s="288" t="s">
+      <c r="A25" s="290" t="s">
         <v>748</v>
       </c>
-      <c r="B25" s="270"/>
-[...1 lines deleted...]
-      <c r="D25" s="270"/>
+      <c r="B25" s="272"/>
+      <c r="C25" s="272"/>
+      <c r="D25" s="272"/>
       <c r="E25" s="7"/>
     </row>
     <row r="26" spans="1:5" ht="14.25" customHeight="1">
-      <c r="A26" s="270"/>
-[...2 lines deleted...]
-      <c r="D26" s="270"/>
+      <c r="A26" s="272"/>
+      <c r="B26" s="272"/>
+      <c r="C26" s="272"/>
+      <c r="D26" s="272"/>
       <c r="E26" s="7"/>
     </row>
     <row r="27" spans="1:5" ht="14.25" customHeight="1">
       <c r="A27" s="2"/>
       <c r="B27" s="104"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="7"/>
     </row>
     <row r="28" spans="1:5" ht="15.75" customHeight="1">
       <c r="A28" s="77" t="s">
         <v>555</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
     </row>
     <row r="29" spans="1:5" ht="15.75" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>749</v>
       </c>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
@@ -15921,319 +15921,319 @@
       <c r="B44" s="2"/>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
     </row>
     <row r="45" spans="1:4" ht="13.5" customHeight="1">
       <c r="A45" s="103"/>
       <c r="B45" s="103"/>
       <c r="C45" s="103"/>
       <c r="D45" s="103"/>
     </row>
     <row r="46" spans="1:4" ht="15.75" customHeight="1">
       <c r="A46" s="5"/>
       <c r="B46" s="5"/>
       <c r="C46" s="5"/>
       <c r="D46" s="5"/>
     </row>
     <row r="47" spans="1:4" ht="15.75" customHeight="1">
       <c r="A47" s="21" t="s">
         <v>450</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5"/>
       <c r="D47" s="5"/>
     </row>
     <row r="48" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A48" s="285" t="s">
+      <c r="A48" s="287" t="s">
         <v>760</v>
       </c>
-      <c r="B48" s="270"/>
-[...1 lines deleted...]
-      <c r="D48" s="270"/>
+      <c r="B48" s="272"/>
+      <c r="C48" s="272"/>
+      <c r="D48" s="272"/>
     </row>
     <row r="49" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A49" s="270"/>
-[...2 lines deleted...]
-      <c r="D49" s="270"/>
+      <c r="A49" s="272"/>
+      <c r="B49" s="272"/>
+      <c r="C49" s="272"/>
+      <c r="D49" s="272"/>
     </row>
     <row r="50" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A50" s="270"/>
-[...2 lines deleted...]
-      <c r="D50" s="270"/>
+      <c r="A50" s="272"/>
+      <c r="B50" s="272"/>
+      <c r="C50" s="272"/>
+      <c r="D50" s="272"/>
     </row>
     <row r="51" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A51" s="270"/>
-[...2 lines deleted...]
-      <c r="D51" s="270"/>
+      <c r="A51" s="272"/>
+      <c r="B51" s="272"/>
+      <c r="C51" s="272"/>
+      <c r="D51" s="272"/>
     </row>
     <row r="52" spans="1:4" ht="15" customHeight="1">
-      <c r="A52" s="270"/>
-[...2 lines deleted...]
-      <c r="D52" s="270"/>
+      <c r="A52" s="272"/>
+      <c r="B52" s="272"/>
+      <c r="C52" s="272"/>
+      <c r="D52" s="272"/>
     </row>
     <row r="53" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A53" s="270"/>
-[...2 lines deleted...]
-      <c r="D53" s="270"/>
+      <c r="A53" s="272"/>
+      <c r="B53" s="272"/>
+      <c r="C53" s="272"/>
+      <c r="D53" s="272"/>
     </row>
     <row r="54" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A54" s="270"/>
-[...2 lines deleted...]
-      <c r="D54" s="270"/>
+      <c r="A54" s="272"/>
+      <c r="B54" s="272"/>
+      <c r="C54" s="272"/>
+      <c r="D54" s="272"/>
     </row>
     <row r="55" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A55" s="270"/>
-[...2 lines deleted...]
-      <c r="D55" s="270"/>
+      <c r="A55" s="272"/>
+      <c r="B55" s="272"/>
+      <c r="C55" s="272"/>
+      <c r="D55" s="272"/>
     </row>
     <row r="56" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A56" s="270"/>
-[...2 lines deleted...]
-      <c r="D56" s="270"/>
+      <c r="A56" s="272"/>
+      <c r="B56" s="272"/>
+      <c r="C56" s="272"/>
+      <c r="D56" s="272"/>
     </row>
     <row r="57" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A57" s="270"/>
-[...2 lines deleted...]
-      <c r="D57" s="270"/>
+      <c r="A57" s="272"/>
+      <c r="B57" s="272"/>
+      <c r="C57" s="272"/>
+      <c r="D57" s="272"/>
     </row>
     <row r="58" spans="1:4" ht="15" customHeight="1">
-      <c r="A58" s="285"/>
-[...2 lines deleted...]
-      <c r="D58" s="270"/>
+      <c r="A58" s="287"/>
+      <c r="B58" s="272"/>
+      <c r="C58" s="272"/>
+      <c r="D58" s="272"/>
     </row>
     <row r="59" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A59" s="270"/>
-[...2 lines deleted...]
-      <c r="D59" s="270"/>
+      <c r="A59" s="272"/>
+      <c r="B59" s="272"/>
+      <c r="C59" s="272"/>
+      <c r="D59" s="272"/>
     </row>
     <row r="60" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A60" s="270"/>
-[...2 lines deleted...]
-      <c r="D60" s="270"/>
+      <c r="A60" s="272"/>
+      <c r="B60" s="272"/>
+      <c r="C60" s="272"/>
+      <c r="D60" s="272"/>
     </row>
     <row r="61" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A61" s="270"/>
-[...2 lines deleted...]
-      <c r="D61" s="270"/>
+      <c r="A61" s="272"/>
+      <c r="B61" s="272"/>
+      <c r="C61" s="272"/>
+      <c r="D61" s="272"/>
     </row>
     <row r="62" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A62" s="270"/>
-[...2 lines deleted...]
-      <c r="D62" s="270"/>
+      <c r="A62" s="272"/>
+      <c r="B62" s="272"/>
+      <c r="C62" s="272"/>
+      <c r="D62" s="272"/>
     </row>
     <row r="63" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A63" s="270"/>
-[...2 lines deleted...]
-      <c r="D63" s="270"/>
+      <c r="A63" s="272"/>
+      <c r="B63" s="272"/>
+      <c r="C63" s="272"/>
+      <c r="D63" s="272"/>
     </row>
     <row r="64" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A64" s="270"/>
-[...2 lines deleted...]
-      <c r="D64" s="270"/>
+      <c r="A64" s="272"/>
+      <c r="B64" s="272"/>
+      <c r="C64" s="272"/>
+      <c r="D64" s="272"/>
     </row>
     <row r="65" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A65" s="270"/>
-[...2 lines deleted...]
-      <c r="D65" s="270"/>
+      <c r="A65" s="272"/>
+      <c r="B65" s="272"/>
+      <c r="C65" s="272"/>
+      <c r="D65" s="272"/>
     </row>
     <row r="66" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A66" s="270"/>
-[...2 lines deleted...]
-      <c r="D66" s="270"/>
+      <c r="A66" s="272"/>
+      <c r="B66" s="272"/>
+      <c r="C66" s="272"/>
+      <c r="D66" s="272"/>
     </row>
     <row r="67" spans="1:4" ht="39.75" customHeight="1">
-      <c r="A67" s="270"/>
-[...2 lines deleted...]
-      <c r="D67" s="270"/>
+      <c r="A67" s="272"/>
+      <c r="B67" s="272"/>
+      <c r="C67" s="272"/>
+      <c r="D67" s="272"/>
     </row>
     <row r="68" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A68" s="285"/>
-[...2 lines deleted...]
-      <c r="D68" s="270"/>
+      <c r="A68" s="287"/>
+      <c r="B68" s="272"/>
+      <c r="C68" s="272"/>
+      <c r="D68" s="272"/>
     </row>
     <row r="69" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A69" s="270"/>
-[...2 lines deleted...]
-      <c r="D69" s="270"/>
+      <c r="A69" s="272"/>
+      <c r="B69" s="272"/>
+      <c r="C69" s="272"/>
+      <c r="D69" s="272"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A58:D67"/>
     <mergeCell ref="A68:D69"/>
     <mergeCell ref="A2:D10"/>
     <mergeCell ref="A12:E14"/>
     <mergeCell ref="A15:B23"/>
     <mergeCell ref="A25:D26"/>
     <mergeCell ref="A48:D57"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup scale="84" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
   <sheetPr>
     <tabColor theme="1"/>
   </sheetPr>
   <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:J4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.125" customWidth="1"/>
     <col min="2" max="2" width="21.125" customWidth="1"/>
     <col min="3" max="3" width="38.125" customWidth="1"/>
     <col min="4" max="4" width="29.5" customWidth="1"/>
     <col min="5" max="10" width="8.125" customWidth="1"/>
     <col min="11" max="26" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="23.25">
       <c r="A1" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="15" customHeight="1">
-      <c r="A2" s="278" t="s">
+      <c r="A2" s="280" t="s">
         <v>1193</v>
       </c>
-      <c r="B2" s="270"/>
-[...7 lines deleted...]
-      <c r="J2" s="270"/>
+      <c r="B2" s="272"/>
+      <c r="C2" s="272"/>
+      <c r="D2" s="272"/>
+      <c r="E2" s="272"/>
+      <c r="F2" s="272"/>
+      <c r="G2" s="272"/>
+      <c r="H2" s="272"/>
+      <c r="I2" s="272"/>
+      <c r="J2" s="272"/>
     </row>
     <row r="3" spans="1:10" ht="15" customHeight="1">
-      <c r="A3" s="270"/>
-[...8 lines deleted...]
-      <c r="J3" s="270"/>
+      <c r="A3" s="272"/>
+      <c r="B3" s="272"/>
+      <c r="C3" s="272"/>
+      <c r="D3" s="272"/>
+      <c r="E3" s="272"/>
+      <c r="F3" s="272"/>
+      <c r="G3" s="272"/>
+      <c r="H3" s="272"/>
+      <c r="I3" s="272"/>
+      <c r="J3" s="272"/>
     </row>
     <row r="4" spans="1:10" ht="15" customHeight="1">
-      <c r="A4" s="270"/>
-[...8 lines deleted...]
-      <c r="J4" s="270"/>
+      <c r="A4" s="272"/>
+      <c r="B4" s="272"/>
+      <c r="C4" s="272"/>
+      <c r="D4" s="272"/>
+      <c r="E4" s="272"/>
+      <c r="F4" s="272"/>
+      <c r="G4" s="272"/>
+      <c r="H4" s="272"/>
+      <c r="I4" s="272"/>
+      <c r="J4" s="272"/>
     </row>
     <row r="5" spans="1:10" ht="15" customHeight="1">
-      <c r="A5" s="278" t="s">
+      <c r="A5" s="280" t="s">
         <v>761</v>
       </c>
-      <c r="B5" s="270"/>
-[...1 lines deleted...]
-      <c r="D5" s="270"/>
+      <c r="B5" s="272"/>
+      <c r="C5" s="272"/>
+      <c r="D5" s="272"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
     </row>
     <row r="6" spans="1:10" ht="15" customHeight="1">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
     </row>
     <row r="7" spans="1:10" ht="14.25" customHeight="1">
-      <c r="A7" s="289" t="s">
+      <c r="A7" s="291" t="s">
         <v>1061</v>
       </c>
-      <c r="B7" s="270"/>
-[...1 lines deleted...]
-      <c r="D7" s="270"/>
+      <c r="B7" s="272"/>
+      <c r="C7" s="272"/>
+      <c r="D7" s="272"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
     </row>
     <row r="8" spans="1:10" ht="14.25" customHeight="1">
-      <c r="A8" s="270"/>
-[...2 lines deleted...]
-      <c r="D8" s="270"/>
+      <c r="A8" s="272"/>
+      <c r="B8" s="272"/>
+      <c r="C8" s="272"/>
+      <c r="D8" s="272"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
     </row>
     <row r="9" spans="1:10" ht="25.15" customHeight="1">
-      <c r="A9" s="270"/>
-[...2 lines deleted...]
-      <c r="D9" s="270"/>
+      <c r="A9" s="272"/>
+      <c r="B9" s="272"/>
+      <c r="C9" s="272"/>
+      <c r="D9" s="272"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
     </row>
     <row r="10" spans="1:10" ht="14.25">
       <c r="A10" s="7"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="9" t="s">
         <v>324</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>762</v>
@@ -22073,142 +22073,142 @@
         <v>109</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
     </row>
     <row r="2" spans="1:10" ht="15" customHeight="1">
       <c r="A2" s="76"/>
       <c r="B2" s="76"/>
       <c r="C2" s="76"/>
       <c r="D2" s="76"/>
       <c r="E2" s="76"/>
       <c r="F2" s="76"/>
       <c r="G2" s="76"/>
       <c r="H2" s="76"/>
       <c r="I2" s="76"/>
       <c r="J2" s="76"/>
     </row>
     <row r="3" spans="1:10" ht="15" customHeight="1">
-      <c r="A3" s="287" t="s">
+      <c r="A3" s="289" t="s">
         <v>1062</v>
       </c>
-      <c r="B3" s="270"/>
-[...7 lines deleted...]
-      <c r="J3" s="270"/>
+      <c r="B3" s="272"/>
+      <c r="C3" s="272"/>
+      <c r="D3" s="272"/>
+      <c r="E3" s="272"/>
+      <c r="F3" s="272"/>
+      <c r="G3" s="272"/>
+      <c r="H3" s="272"/>
+      <c r="I3" s="272"/>
+      <c r="J3" s="272"/>
     </row>
     <row r="4" spans="1:10" ht="15" customHeight="1">
-      <c r="A4" s="270"/>
-[...8 lines deleted...]
-      <c r="J4" s="270"/>
+      <c r="A4" s="272"/>
+      <c r="B4" s="272"/>
+      <c r="C4" s="272"/>
+      <c r="D4" s="272"/>
+      <c r="E4" s="272"/>
+      <c r="F4" s="272"/>
+      <c r="G4" s="272"/>
+      <c r="H4" s="272"/>
+      <c r="I4" s="272"/>
+      <c r="J4" s="272"/>
     </row>
     <row r="5" spans="1:10" ht="27.75" customHeight="1">
-      <c r="A5" s="270"/>
-[...8 lines deleted...]
-      <c r="J5" s="270"/>
+      <c r="A5" s="272"/>
+      <c r="B5" s="272"/>
+      <c r="C5" s="272"/>
+      <c r="D5" s="272"/>
+      <c r="E5" s="272"/>
+      <c r="F5" s="272"/>
+      <c r="G5" s="272"/>
+      <c r="H5" s="272"/>
+      <c r="I5" s="272"/>
+      <c r="J5" s="272"/>
     </row>
     <row r="6" spans="1:10" ht="47.45" customHeight="1">
-      <c r="A6" s="270"/>
-[...8 lines deleted...]
-      <c r="J6" s="270"/>
+      <c r="A6" s="272"/>
+      <c r="B6" s="272"/>
+      <c r="C6" s="272"/>
+      <c r="D6" s="272"/>
+      <c r="E6" s="272"/>
+      <c r="F6" s="272"/>
+      <c r="G6" s="272"/>
+      <c r="H6" s="272"/>
+      <c r="I6" s="272"/>
+      <c r="J6" s="272"/>
     </row>
     <row r="7" spans="1:10" ht="15" customHeight="1">
       <c r="A7" s="76"/>
       <c r="B7" s="76"/>
       <c r="C7" s="76"/>
       <c r="D7" s="76"/>
       <c r="E7" s="76"/>
       <c r="F7" s="76"/>
       <c r="G7" s="76"/>
       <c r="H7" s="76"/>
       <c r="I7" s="76"/>
       <c r="J7" s="76"/>
     </row>
     <row r="8" spans="1:10" ht="15" customHeight="1">
-      <c r="A8" s="271" t="s">
+      <c r="A8" s="273" t="s">
         <v>767</v>
       </c>
-      <c r="B8" s="270"/>
-[...1 lines deleted...]
-      <c r="D8" s="270"/>
+      <c r="B8" s="272"/>
+      <c r="C8" s="272"/>
+      <c r="D8" s="272"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
     </row>
     <row r="9" spans="1:10" ht="15" customHeight="1">
       <c r="A9" s="7"/>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
     </row>
     <row r="10" spans="1:10">
-      <c r="A10" s="271" t="s">
+      <c r="A10" s="273" t="s">
         <v>323</v>
       </c>
-      <c r="B10" s="270"/>
+      <c r="B10" s="272"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
     </row>
     <row r="11" spans="1:10" ht="14.25">
       <c r="A11" s="7"/>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="9" t="s">
         <v>324</v>
       </c>
@@ -22291,328 +22291,328 @@
       <c r="B16" s="32" t="s">
         <v>775</v>
       </c>
       <c r="C16" s="80" t="s">
         <v>776</v>
       </c>
       <c r="D16" s="106" t="s">
         <v>777</v>
       </c>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="54" t="s">
         <v>778</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
     </row>
     <row r="19" spans="1:4" ht="307.5" customHeight="1">
-      <c r="A19" s="272" t="s">
+      <c r="A19" s="274" t="s">
         <v>779</v>
       </c>
-      <c r="B19" s="270"/>
-[...1 lines deleted...]
-      <c r="D19" s="270"/>
+      <c r="B19" s="272"/>
+      <c r="C19" s="272"/>
+      <c r="D19" s="272"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:J6"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1300-000000000000}">
   <sheetPr>
     <tabColor theme="1"/>
   </sheetPr>
   <dimension ref="A1:J64"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:J5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.125" customWidth="1"/>
     <col min="2" max="2" width="21.125" customWidth="1"/>
     <col min="3" max="3" width="38.125" customWidth="1"/>
     <col min="4" max="4" width="29.5" customWidth="1"/>
     <col min="5" max="10" width="8.125" customWidth="1"/>
     <col min="11" max="26" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="23.25">
       <c r="A1" s="1" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="15" customHeight="1">
-      <c r="A2" s="278" t="s">
+      <c r="A2" s="280" t="s">
         <v>1197</v>
       </c>
-      <c r="B2" s="270"/>
-[...7 lines deleted...]
-      <c r="J2" s="270"/>
+      <c r="B2" s="272"/>
+      <c r="C2" s="272"/>
+      <c r="D2" s="272"/>
+      <c r="E2" s="272"/>
+      <c r="F2" s="272"/>
+      <c r="G2" s="272"/>
+      <c r="H2" s="272"/>
+      <c r="I2" s="272"/>
+      <c r="J2" s="272"/>
     </row>
     <row r="3" spans="1:10" ht="15" customHeight="1">
-      <c r="A3" s="270"/>
-[...8 lines deleted...]
-      <c r="J3" s="270"/>
+      <c r="A3" s="272"/>
+      <c r="B3" s="272"/>
+      <c r="C3" s="272"/>
+      <c r="D3" s="272"/>
+      <c r="E3" s="272"/>
+      <c r="F3" s="272"/>
+      <c r="G3" s="272"/>
+      <c r="H3" s="272"/>
+      <c r="I3" s="272"/>
+      <c r="J3" s="272"/>
     </row>
     <row r="4" spans="1:10" ht="15" customHeight="1">
-      <c r="A4" s="270"/>
-[...8 lines deleted...]
-      <c r="J4" s="270"/>
+      <c r="A4" s="272"/>
+      <c r="B4" s="272"/>
+      <c r="C4" s="272"/>
+      <c r="D4" s="272"/>
+      <c r="E4" s="272"/>
+      <c r="F4" s="272"/>
+      <c r="G4" s="272"/>
+      <c r="H4" s="272"/>
+      <c r="I4" s="272"/>
+      <c r="J4" s="272"/>
     </row>
     <row r="5" spans="1:10" ht="25.15" customHeight="1">
-      <c r="A5" s="270"/>
-[...8 lines deleted...]
-      <c r="J5" s="270"/>
+      <c r="A5" s="272"/>
+      <c r="B5" s="272"/>
+      <c r="C5" s="272"/>
+      <c r="D5" s="272"/>
+      <c r="E5" s="272"/>
+      <c r="F5" s="272"/>
+      <c r="G5" s="272"/>
+      <c r="H5" s="272"/>
+      <c r="I5" s="272"/>
+      <c r="J5" s="272"/>
     </row>
     <row r="6" spans="1:10" ht="14.25">
-      <c r="A6" s="298" t="s">
+      <c r="A6" s="300" t="s">
         <v>780</v>
       </c>
-      <c r="B6" s="270"/>
-[...7 lines deleted...]
-      <c r="J6" s="270"/>
+      <c r="B6" s="272"/>
+      <c r="C6" s="272"/>
+      <c r="D6" s="272"/>
+      <c r="E6" s="272"/>
+      <c r="F6" s="272"/>
+      <c r="G6" s="272"/>
+      <c r="H6" s="272"/>
+      <c r="I6" s="272"/>
+      <c r="J6" s="272"/>
     </row>
     <row r="7" spans="1:10" ht="14.25">
       <c r="A7" s="107"/>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
     </row>
     <row r="8" spans="1:10" ht="14.25">
-      <c r="A8" s="271" t="s">
+      <c r="A8" s="273" t="s">
         <v>323</v>
       </c>
-      <c r="B8" s="270"/>
+      <c r="B8" s="272"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="25"/>
       <c r="B9" s="25"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="25"/>
       <c r="B10" s="25"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
     </row>
     <row r="11" spans="1:10" ht="16.5" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>781</v>
       </c>
       <c r="B11" s="9"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
     </row>
     <row r="12" spans="1:10" ht="14.25" customHeight="1">
-      <c r="A12" s="299" t="s">
+      <c r="A12" s="301" t="s">
         <v>0</v>
       </c>
-      <c r="B12" s="300"/>
-      <c r="C12" s="301" t="s">
+      <c r="B12" s="302"/>
+      <c r="C12" s="303" t="s">
         <v>782</v>
       </c>
-      <c r="D12" s="297"/>
+      <c r="D12" s="299"/>
     </row>
     <row r="13" spans="1:10" ht="14.25">
       <c r="A13" s="3"/>
       <c r="B13" s="3"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="15" customHeight="1">
-      <c r="A14" s="295" t="s">
+      <c r="A14" s="297" t="s">
         <v>1</v>
       </c>
-      <c r="B14" s="292"/>
-      <c r="C14" s="296" t="s">
+      <c r="B14" s="294"/>
+      <c r="C14" s="298" t="s">
         <v>1194</v>
       </c>
-      <c r="D14" s="297"/>
+      <c r="D14" s="299"/>
     </row>
     <row r="15" spans="1:10" ht="14.25">
-      <c r="A15" s="291"/>
-[...2 lines deleted...]
-      <c r="D15" s="270"/>
+      <c r="A15" s="293"/>
+      <c r="B15" s="294"/>
+      <c r="C15" s="272"/>
+      <c r="D15" s="272"/>
     </row>
     <row r="16" spans="1:10" ht="14.25">
-      <c r="A16" s="291"/>
-[...2 lines deleted...]
-      <c r="D16" s="270"/>
+      <c r="A16" s="293"/>
+      <c r="B16" s="294"/>
+      <c r="C16" s="272"/>
+      <c r="D16" s="272"/>
     </row>
     <row r="17" spans="1:4" ht="15" customHeight="1">
-      <c r="A17" s="291"/>
-[...2 lines deleted...]
-      <c r="D17" s="270"/>
+      <c r="A17" s="293"/>
+      <c r="B17" s="294"/>
+      <c r="C17" s="272"/>
+      <c r="D17" s="272"/>
     </row>
     <row r="18" spans="1:4" ht="14.25">
-      <c r="A18" s="291"/>
-[...2 lines deleted...]
-      <c r="D18" s="270"/>
+      <c r="A18" s="293"/>
+      <c r="B18" s="294"/>
+      <c r="C18" s="272"/>
+      <c r="D18" s="272"/>
     </row>
     <row r="19" spans="1:4" ht="14.25">
-      <c r="A19" s="291"/>
-[...2 lines deleted...]
-      <c r="D19" s="270"/>
+      <c r="A19" s="293"/>
+      <c r="B19" s="294"/>
+      <c r="C19" s="272"/>
+      <c r="D19" s="272"/>
     </row>
     <row r="20" spans="1:4" ht="14.25">
-      <c r="A20" s="291"/>
-[...2 lines deleted...]
-      <c r="D20" s="270"/>
+      <c r="A20" s="293"/>
+      <c r="B20" s="294"/>
+      <c r="C20" s="272"/>
+      <c r="D20" s="272"/>
     </row>
     <row r="21" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A21" s="291"/>
-[...2 lines deleted...]
-      <c r="D21" s="270"/>
+      <c r="A21" s="293"/>
+      <c r="B21" s="294"/>
+      <c r="C21" s="272"/>
+      <c r="D21" s="272"/>
     </row>
     <row r="22" spans="1:4" ht="30" customHeight="1">
-      <c r="A22" s="291"/>
-[...2 lines deleted...]
-      <c r="D22" s="270"/>
+      <c r="A22" s="293"/>
+      <c r="B22" s="294"/>
+      <c r="C22" s="272"/>
+      <c r="D22" s="272"/>
     </row>
     <row r="23" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A23" s="291"/>
-[...2 lines deleted...]
-      <c r="D23" s="270"/>
+      <c r="A23" s="293"/>
+      <c r="B23" s="294"/>
+      <c r="C23" s="272"/>
+      <c r="D23" s="272"/>
     </row>
     <row r="24" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A24" s="291"/>
-[...2 lines deleted...]
-      <c r="D24" s="270"/>
+      <c r="A24" s="293"/>
+      <c r="B24" s="294"/>
+      <c r="C24" s="272"/>
+      <c r="D24" s="272"/>
     </row>
     <row r="25" spans="1:4" ht="15.75" customHeight="1">
       <c r="A25" s="3"/>
       <c r="B25" s="3"/>
       <c r="C25" s="4"/>
       <c r="D25" s="4"/>
     </row>
     <row r="26" spans="1:4" ht="40.5" customHeight="1">
       <c r="A26" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B26" s="3"/>
-      <c r="C26" s="293" t="s">
+      <c r="C26" s="295" t="s">
         <v>783</v>
       </c>
-      <c r="D26" s="294"/>
+      <c r="D26" s="296"/>
     </row>
     <row r="27" spans="1:4" ht="27" customHeight="1">
       <c r="A27" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="3"/>
-      <c r="C27" s="293" t="s">
+      <c r="C27" s="295" t="s">
         <v>784</v>
       </c>
-      <c r="D27" s="294"/>
+      <c r="D27" s="296"/>
     </row>
     <row r="28" spans="1:4" ht="15.75" customHeight="1">
       <c r="A28" s="107"/>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
     </row>
     <row r="29" spans="1:4" ht="15.75" customHeight="1"/>
     <row r="30" spans="1:4" ht="15.75" customHeight="1">
       <c r="A30" s="9" t="s">
         <v>324</v>
       </c>
       <c r="D30" s="10" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="15.75" customHeight="1">
       <c r="A31" s="11" t="s">
         <v>326</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>327</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>86</v>
@@ -22953,65 +22953,65 @@
       </c>
       <c r="D58" s="5"/>
     </row>
     <row r="59" spans="1:4" ht="15.75" customHeight="1">
       <c r="A59" s="62" t="s">
         <v>824</v>
       </c>
       <c r="D59" s="5"/>
     </row>
     <row r="60" spans="1:4" ht="15.75" customHeight="1">
       <c r="B60" s="44" t="s">
         <v>456</v>
       </c>
       <c r="D60" s="5"/>
     </row>
     <row r="61" spans="1:4" ht="14.25" customHeight="1">
       <c r="A61" s="62" t="s">
         <v>825</v>
       </c>
       <c r="B61" s="109"/>
       <c r="C61" s="109"/>
       <c r="D61" s="109"/>
     </row>
     <row r="62" spans="1:4" ht="15.75" customHeight="1">
       <c r="A62" s="109"/>
-      <c r="B62" s="290" t="s">
+      <c r="B62" s="292" t="s">
         <v>826</v>
       </c>
-      <c r="C62" s="270"/>
+      <c r="C62" s="272"/>
       <c r="D62" s="109"/>
     </row>
     <row r="63" spans="1:4" ht="15.75" customHeight="1">
       <c r="A63" s="5"/>
-      <c r="B63" s="270"/>
-      <c r="C63" s="270"/>
+      <c r="B63" s="272"/>
+      <c r="C63" s="272"/>
       <c r="D63" s="5"/>
     </row>
     <row r="64" spans="1:4" ht="15.75" customHeight="1">
-      <c r="B64" s="270"/>
-      <c r="C64" s="270"/>
+      <c r="B64" s="272"/>
+      <c r="C64" s="272"/>
     </row>
   </sheetData>
   <mergeCells count="20">
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="C14:D24"/>
     <mergeCell ref="A2:J5"/>
     <mergeCell ref="A6:J6"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="B62:C64"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="C26:D26"/>
     <mergeCell ref="C27:D27"/>
   </mergeCells>
   <hyperlinks>
@@ -23028,288 +23028,288 @@
   <sheetPr>
     <tabColor theme="1"/>
   </sheetPr>
   <dimension ref="A1:J90"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:J5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.125" customWidth="1"/>
     <col min="2" max="2" width="21.125" customWidth="1"/>
     <col min="3" max="3" width="38.125" customWidth="1"/>
     <col min="4" max="4" width="29.5" customWidth="1"/>
     <col min="5" max="10" width="8.125" customWidth="1"/>
     <col min="11" max="26" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="23.25">
       <c r="A1" s="1" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="15" customHeight="1">
-      <c r="A2" s="278" t="s">
+      <c r="A2" s="280" t="s">
         <v>1197</v>
       </c>
-      <c r="B2" s="270"/>
-[...7 lines deleted...]
-      <c r="J2" s="270"/>
+      <c r="B2" s="272"/>
+      <c r="C2" s="272"/>
+      <c r="D2" s="272"/>
+      <c r="E2" s="272"/>
+      <c r="F2" s="272"/>
+      <c r="G2" s="272"/>
+      <c r="H2" s="272"/>
+      <c r="I2" s="272"/>
+      <c r="J2" s="272"/>
     </row>
     <row r="3" spans="1:10" ht="15" customHeight="1">
-      <c r="A3" s="270"/>
-[...8 lines deleted...]
-      <c r="J3" s="270"/>
+      <c r="A3" s="272"/>
+      <c r="B3" s="272"/>
+      <c r="C3" s="272"/>
+      <c r="D3" s="272"/>
+      <c r="E3" s="272"/>
+      <c r="F3" s="272"/>
+      <c r="G3" s="272"/>
+      <c r="H3" s="272"/>
+      <c r="I3" s="272"/>
+      <c r="J3" s="272"/>
     </row>
     <row r="4" spans="1:10" ht="15" customHeight="1">
-      <c r="A4" s="270"/>
-[...8 lines deleted...]
-      <c r="J4" s="270"/>
+      <c r="A4" s="272"/>
+      <c r="B4" s="272"/>
+      <c r="C4" s="272"/>
+      <c r="D4" s="272"/>
+      <c r="E4" s="272"/>
+      <c r="F4" s="272"/>
+      <c r="G4" s="272"/>
+      <c r="H4" s="272"/>
+      <c r="I4" s="272"/>
+      <c r="J4" s="272"/>
     </row>
     <row r="5" spans="1:10" ht="17.45" customHeight="1">
-      <c r="A5" s="270"/>
-[...8 lines deleted...]
-      <c r="J5" s="270"/>
+      <c r="A5" s="272"/>
+      <c r="B5" s="272"/>
+      <c r="C5" s="272"/>
+      <c r="D5" s="272"/>
+      <c r="E5" s="272"/>
+      <c r="F5" s="272"/>
+      <c r="G5" s="272"/>
+      <c r="H5" s="272"/>
+      <c r="I5" s="272"/>
+      <c r="J5" s="272"/>
     </row>
     <row r="6" spans="1:10" ht="14.25">
-      <c r="A6" s="298" t="s">
+      <c r="A6" s="300" t="s">
         <v>1198</v>
       </c>
-      <c r="B6" s="270"/>
-[...7 lines deleted...]
-      <c r="J6" s="270"/>
+      <c r="B6" s="272"/>
+      <c r="C6" s="272"/>
+      <c r="D6" s="272"/>
+      <c r="E6" s="272"/>
+      <c r="F6" s="272"/>
+      <c r="G6" s="272"/>
+      <c r="H6" s="272"/>
+      <c r="I6" s="272"/>
+      <c r="J6" s="272"/>
     </row>
     <row r="7" spans="1:10" ht="14.25">
       <c r="A7" s="107"/>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
     </row>
     <row r="8" spans="1:10" ht="14.25">
-      <c r="A8" s="271" t="s">
+      <c r="A8" s="273" t="s">
         <v>323</v>
       </c>
-      <c r="B8" s="270"/>
+      <c r="B8" s="272"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="25"/>
       <c r="B9" s="25"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="25"/>
       <c r="B10" s="25"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
     </row>
     <row r="11" spans="1:10" ht="16.5" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>781</v>
       </c>
       <c r="B11" s="9"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
     </row>
     <row r="12" spans="1:10" ht="14.25" customHeight="1">
-      <c r="A12" s="299" t="s">
+      <c r="A12" s="301" t="s">
         <v>0</v>
       </c>
-      <c r="B12" s="300"/>
-      <c r="C12" s="301" t="s">
+      <c r="B12" s="302"/>
+      <c r="C12" s="303" t="s">
         <v>782</v>
       </c>
-      <c r="D12" s="297"/>
+      <c r="D12" s="299"/>
     </row>
     <row r="13" spans="1:10" ht="14.25">
       <c r="A13" s="3"/>
       <c r="B13" s="3"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="15" customHeight="1">
-      <c r="A14" s="295" t="s">
+      <c r="A14" s="297" t="s">
         <v>1</v>
       </c>
-      <c r="B14" s="292"/>
-      <c r="C14" s="296" t="s">
+      <c r="B14" s="294"/>
+      <c r="C14" s="298" t="s">
         <v>1199</v>
       </c>
-      <c r="D14" s="297"/>
+      <c r="D14" s="299"/>
       <c r="E14" s="84"/>
       <c r="F14" s="85"/>
       <c r="G14" s="85"/>
       <c r="H14" s="85"/>
       <c r="I14" s="84"/>
       <c r="J14" s="85"/>
     </row>
     <row r="15" spans="1:10" ht="14.25">
-      <c r="A15" s="291"/>
-[...2 lines deleted...]
-      <c r="D15" s="270"/>
+      <c r="A15" s="293"/>
+      <c r="B15" s="294"/>
+      <c r="C15" s="272"/>
+      <c r="D15" s="272"/>
     </row>
     <row r="16" spans="1:10" ht="14.25">
-      <c r="A16" s="291"/>
-[...2 lines deleted...]
-      <c r="D16" s="270"/>
+      <c r="A16" s="293"/>
+      <c r="B16" s="294"/>
+      <c r="C16" s="272"/>
+      <c r="D16" s="272"/>
     </row>
     <row r="17" spans="1:4" ht="15" customHeight="1">
-      <c r="A17" s="291"/>
-[...2 lines deleted...]
-      <c r="D17" s="270"/>
+      <c r="A17" s="293"/>
+      <c r="B17" s="294"/>
+      <c r="C17" s="272"/>
+      <c r="D17" s="272"/>
     </row>
     <row r="18" spans="1:4" ht="14.25">
-      <c r="A18" s="291"/>
-[...2 lines deleted...]
-      <c r="D18" s="270"/>
+      <c r="A18" s="293"/>
+      <c r="B18" s="294"/>
+      <c r="C18" s="272"/>
+      <c r="D18" s="272"/>
     </row>
     <row r="19" spans="1:4" ht="14.25">
-      <c r="A19" s="291"/>
-[...2 lines deleted...]
-      <c r="D19" s="270"/>
+      <c r="A19" s="293"/>
+      <c r="B19" s="294"/>
+      <c r="C19" s="272"/>
+      <c r="D19" s="272"/>
     </row>
     <row r="20" spans="1:4" ht="14.25">
-      <c r="A20" s="291"/>
-[...2 lines deleted...]
-      <c r="D20" s="270"/>
+      <c r="A20" s="293"/>
+      <c r="B20" s="294"/>
+      <c r="C20" s="272"/>
+      <c r="D20" s="272"/>
     </row>
     <row r="21" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A21" s="291"/>
-[...2 lines deleted...]
-      <c r="D21" s="270"/>
+      <c r="A21" s="293"/>
+      <c r="B21" s="294"/>
+      <c r="C21" s="272"/>
+      <c r="D21" s="272"/>
     </row>
     <row r="22" spans="1:4" ht="30" customHeight="1">
-      <c r="A22" s="291"/>
-[...2 lines deleted...]
-      <c r="D22" s="270"/>
+      <c r="A22" s="293"/>
+      <c r="B22" s="294"/>
+      <c r="C22" s="272"/>
+      <c r="D22" s="272"/>
     </row>
     <row r="23" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A23" s="291"/>
-[...2 lines deleted...]
-      <c r="D23" s="270"/>
+      <c r="A23" s="293"/>
+      <c r="B23" s="294"/>
+      <c r="C23" s="272"/>
+      <c r="D23" s="272"/>
     </row>
     <row r="24" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A24" s="291"/>
-[...2 lines deleted...]
-      <c r="D24" s="270"/>
+      <c r="A24" s="293"/>
+      <c r="B24" s="294"/>
+      <c r="C24" s="272"/>
+      <c r="D24" s="272"/>
     </row>
     <row r="25" spans="1:4" ht="15.75" customHeight="1">
       <c r="A25" s="3"/>
       <c r="B25" s="3"/>
       <c r="C25" s="4"/>
       <c r="D25" s="4"/>
     </row>
     <row r="26" spans="1:4" ht="40.5" customHeight="1">
       <c r="A26" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B26" s="3"/>
-      <c r="C26" s="293" t="s">
+      <c r="C26" s="295" t="s">
         <v>783</v>
       </c>
-      <c r="D26" s="294"/>
+      <c r="D26" s="296"/>
     </row>
     <row r="27" spans="1:4" ht="27" customHeight="1">
       <c r="A27" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="3"/>
-      <c r="C27" s="293" t="s">
+      <c r="C27" s="295" t="s">
         <v>784</v>
       </c>
-      <c r="D27" s="294"/>
+      <c r="D27" s="296"/>
     </row>
     <row r="28" spans="1:4" ht="15.75" customHeight="1">
       <c r="A28" s="107"/>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
     </row>
     <row r="29" spans="1:4" ht="15.75" customHeight="1"/>
     <row r="30" spans="1:4" ht="15.75" customHeight="1">
       <c r="A30" s="9" t="s">
         <v>324</v>
       </c>
       <c r="D30" s="10" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="15.75" customHeight="1">
       <c r="A31" s="11" t="s">
         <v>326</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>327</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>86</v>
@@ -23980,63 +23980,63 @@
     </row>
     <row r="84" spans="1:3" ht="15.75" customHeight="1">
       <c r="B84" s="44" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="85" spans="1:3" ht="15.75" customHeight="1">
       <c r="A85" s="62" t="s">
         <v>875</v>
       </c>
     </row>
     <row r="86" spans="1:3" ht="15.75" customHeight="1">
       <c r="B86" s="44" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="87" spans="1:3" ht="14.25" customHeight="1">
       <c r="A87" s="62" t="s">
         <v>876</v>
       </c>
       <c r="B87" s="109"/>
       <c r="C87" s="109"/>
     </row>
     <row r="88" spans="1:3" ht="15.75" customHeight="1">
       <c r="A88" s="109"/>
-      <c r="B88" s="290" t="s">
+      <c r="B88" s="292" t="s">
         <v>826</v>
       </c>
-      <c r="C88" s="270"/>
+      <c r="C88" s="272"/>
     </row>
     <row r="89" spans="1:3" ht="15.75" customHeight="1">
       <c r="A89" s="5"/>
-      <c r="B89" s="270"/>
-      <c r="C89" s="270"/>
+      <c r="B89" s="272"/>
+      <c r="C89" s="272"/>
     </row>
     <row r="90" spans="1:3" ht="15.75" customHeight="1">
-      <c r="B90" s="270"/>
-      <c r="C90" s="270"/>
+      <c r="B90" s="272"/>
+      <c r="C90" s="272"/>
     </row>
   </sheetData>
   <mergeCells count="20">
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="C14:D24"/>
     <mergeCell ref="A2:J5"/>
     <mergeCell ref="A6:J6"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="B88:C90"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="C26:D26"/>
     <mergeCell ref="C27:D27"/>
   </mergeCells>
   <hyperlinks>
@@ -24054,118 +24054,118 @@
   <sheetPr>
     <tabColor theme="1"/>
   </sheetPr>
   <dimension ref="A1:D25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.125" customWidth="1"/>
     <col min="2" max="2" width="21.125" customWidth="1"/>
     <col min="3" max="3" width="38.125" customWidth="1"/>
     <col min="4" max="4" width="29.5" customWidth="1"/>
     <col min="5" max="10" width="8.125" customWidth="1"/>
     <col min="11" max="26" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="23.25">
       <c r="A1" s="1" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="15" customHeight="1">
-      <c r="A2" s="269" t="s">
+      <c r="A2" s="271" t="s">
         <v>1055</v>
       </c>
-      <c r="B2" s="270"/>
-[...1 lines deleted...]
-      <c r="D2" s="270"/>
+      <c r="B2" s="272"/>
+      <c r="C2" s="272"/>
+      <c r="D2" s="272"/>
     </row>
     <row r="3" spans="1:4" ht="14.25">
-      <c r="A3" s="270"/>
-[...2 lines deleted...]
-      <c r="D3" s="270"/>
+      <c r="A3" s="272"/>
+      <c r="B3" s="272"/>
+      <c r="C3" s="272"/>
+      <c r="D3" s="272"/>
     </row>
     <row r="4" spans="1:4" ht="14.25">
-      <c r="A4" s="270"/>
-[...2 lines deleted...]
-      <c r="D4" s="270"/>
+      <c r="A4" s="272"/>
+      <c r="B4" s="272"/>
+      <c r="C4" s="272"/>
+      <c r="D4" s="272"/>
     </row>
     <row r="5" spans="1:4" ht="15" customHeight="1">
-      <c r="A5" s="270"/>
-[...2 lines deleted...]
-      <c r="D5" s="270"/>
+      <c r="A5" s="272"/>
+      <c r="B5" s="272"/>
+      <c r="C5" s="272"/>
+      <c r="D5" s="272"/>
     </row>
     <row r="6" spans="1:4" ht="14.25">
-      <c r="A6" s="270"/>
-[...2 lines deleted...]
-      <c r="D6" s="270"/>
+      <c r="A6" s="272"/>
+      <c r="B6" s="272"/>
+      <c r="C6" s="272"/>
+      <c r="D6" s="272"/>
     </row>
     <row r="7" spans="1:4" ht="14.25">
-      <c r="A7" s="270"/>
-[...2 lines deleted...]
-      <c r="D7" s="270"/>
+      <c r="A7" s="272"/>
+      <c r="B7" s="272"/>
+      <c r="C7" s="272"/>
+      <c r="D7" s="272"/>
     </row>
     <row r="8" spans="1:4" ht="14.25">
-      <c r="A8" s="270"/>
-[...2 lines deleted...]
-      <c r="D8" s="270"/>
+      <c r="A8" s="272"/>
+      <c r="B8" s="272"/>
+      <c r="C8" s="272"/>
+      <c r="D8" s="272"/>
     </row>
     <row r="9" spans="1:4" ht="91.15" customHeight="1">
-      <c r="A9" s="270"/>
-[...2 lines deleted...]
-      <c r="D9" s="270"/>
+      <c r="A9" s="272"/>
+      <c r="B9" s="272"/>
+      <c r="C9" s="272"/>
+      <c r="D9" s="272"/>
     </row>
     <row r="10" spans="1:4" ht="15" customHeight="1">
-      <c r="A10" s="271" t="s">
+      <c r="A10" s="273" t="s">
         <v>877</v>
       </c>
-      <c r="B10" s="270"/>
-[...1 lines deleted...]
-      <c r="D10" s="270"/>
+      <c r="B10" s="272"/>
+      <c r="C10" s="272"/>
+      <c r="D10" s="272"/>
     </row>
     <row r="11" spans="1:4" ht="15" customHeight="1">
       <c r="A11" s="7"/>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
     </row>
     <row r="12" spans="1:4" ht="14.25">
-      <c r="A12" s="271" t="s">
+      <c r="A12" s="273" t="s">
         <v>323</v>
       </c>
-      <c r="B12" s="270"/>
+      <c r="B12" s="272"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="25"/>
       <c r="B13" s="25"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="25"/>
       <c r="B14" s="25"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="9" t="s">
         <v>324</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="19.5" customHeight="1">
       <c r="A16" s="11" t="s">
         <v>326</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>327</v>
       </c>
       <c r="C16" s="12" t="s">
@@ -24307,154 +24307,154 @@
   <sheetPr>
     <tabColor theme="1"/>
   </sheetPr>
   <dimension ref="A1:J17"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:J7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.125" customWidth="1"/>
     <col min="2" max="2" width="21.125" customWidth="1"/>
     <col min="3" max="3" width="38.125" customWidth="1"/>
     <col min="4" max="4" width="29.5" customWidth="1"/>
     <col min="5" max="10" width="8.125" customWidth="1"/>
     <col min="11" max="26" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="23.25">
       <c r="A1" s="1" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="15" customHeight="1">
-      <c r="A2" s="278" t="s">
+      <c r="A2" s="280" t="s">
         <v>1063</v>
       </c>
-      <c r="B2" s="270"/>
-[...7 lines deleted...]
-      <c r="J2" s="270"/>
+      <c r="B2" s="272"/>
+      <c r="C2" s="272"/>
+      <c r="D2" s="272"/>
+      <c r="E2" s="272"/>
+      <c r="F2" s="272"/>
+      <c r="G2" s="272"/>
+      <c r="H2" s="272"/>
+      <c r="I2" s="272"/>
+      <c r="J2" s="272"/>
     </row>
     <row r="3" spans="1:10" ht="15" customHeight="1">
-      <c r="A3" s="270"/>
-[...8 lines deleted...]
-      <c r="J3" s="270"/>
+      <c r="A3" s="272"/>
+      <c r="B3" s="272"/>
+      <c r="C3" s="272"/>
+      <c r="D3" s="272"/>
+      <c r="E3" s="272"/>
+      <c r="F3" s="272"/>
+      <c r="G3" s="272"/>
+      <c r="H3" s="272"/>
+      <c r="I3" s="272"/>
+      <c r="J3" s="272"/>
     </row>
     <row r="4" spans="1:10" ht="15" customHeight="1">
-      <c r="A4" s="270"/>
-[...8 lines deleted...]
-      <c r="J4" s="270"/>
+      <c r="A4" s="272"/>
+      <c r="B4" s="272"/>
+      <c r="C4" s="272"/>
+      <c r="D4" s="272"/>
+      <c r="E4" s="272"/>
+      <c r="F4" s="272"/>
+      <c r="G4" s="272"/>
+      <c r="H4" s="272"/>
+      <c r="I4" s="272"/>
+      <c r="J4" s="272"/>
     </row>
     <row r="5" spans="1:10" ht="15" customHeight="1">
-      <c r="A5" s="270"/>
-[...8 lines deleted...]
-      <c r="J5" s="270"/>
+      <c r="A5" s="272"/>
+      <c r="B5" s="272"/>
+      <c r="C5" s="272"/>
+      <c r="D5" s="272"/>
+      <c r="E5" s="272"/>
+      <c r="F5" s="272"/>
+      <c r="G5" s="272"/>
+      <c r="H5" s="272"/>
+      <c r="I5" s="272"/>
+      <c r="J5" s="272"/>
     </row>
     <row r="6" spans="1:10" ht="26.45" customHeight="1">
-      <c r="A6" s="270"/>
-[...8 lines deleted...]
-      <c r="J6" s="270"/>
+      <c r="A6" s="272"/>
+      <c r="B6" s="272"/>
+      <c r="C6" s="272"/>
+      <c r="D6" s="272"/>
+      <c r="E6" s="272"/>
+      <c r="F6" s="272"/>
+      <c r="G6" s="272"/>
+      <c r="H6" s="272"/>
+      <c r="I6" s="272"/>
+      <c r="J6" s="272"/>
     </row>
     <row r="7" spans="1:10" ht="15" customHeight="1">
-      <c r="A7" s="270"/>
-[...8 lines deleted...]
-      <c r="J7" s="270"/>
+      <c r="A7" s="272"/>
+      <c r="B7" s="272"/>
+      <c r="C7" s="272"/>
+      <c r="D7" s="272"/>
+      <c r="E7" s="272"/>
+      <c r="F7" s="272"/>
+      <c r="G7" s="272"/>
+      <c r="H7" s="272"/>
+      <c r="I7" s="272"/>
+      <c r="J7" s="272"/>
     </row>
     <row r="8" spans="1:10" ht="15" customHeight="1">
-      <c r="A8" s="271" t="s">
+      <c r="A8" s="273" t="s">
         <v>886</v>
       </c>
-      <c r="B8" s="270"/>
-[...1 lines deleted...]
-      <c r="D8" s="270"/>
+      <c r="B8" s="272"/>
+      <c r="C8" s="272"/>
+      <c r="D8" s="272"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
     </row>
     <row r="9" spans="1:10" ht="15" customHeight="1">
       <c r="A9" s="7"/>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
     </row>
     <row r="10" spans="1:10" ht="14.25">
-      <c r="A10" s="271" t="s">
+      <c r="A10" s="273" t="s">
         <v>323</v>
       </c>
-      <c r="B10" s="270"/>
+      <c r="B10" s="272"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="25"/>
       <c r="B11" s="25"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="9" t="s">
         <v>324</v>
       </c>
       <c r="D13" s="10" t="s">
         <v>887</v>
       </c>
     </row>
@@ -24510,252 +24510,252 @@
       <c r="C17" s="115" t="s">
         <v>890</v>
       </c>
       <c r="D17" s="115" t="s">
         <v>891</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:J7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A10:B10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup scale="84" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1700-000000000000}">
   <sheetPr>
     <tabColor theme="1"/>
   </sheetPr>
   <dimension ref="A1:K48"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A9" workbookViewId="0">
-      <selection activeCell="C20" sqref="C20"/>
+    <sheetView showGridLines="0" topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A34" sqref="A34:XFD34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.125" customWidth="1"/>
     <col min="2" max="2" width="35.875" customWidth="1"/>
     <col min="3" max="3" width="98.375" customWidth="1"/>
     <col min="4" max="4" width="6.125" customWidth="1"/>
     <col min="5" max="5" width="14.125" customWidth="1"/>
     <col min="6" max="6" width="16.125" customWidth="1"/>
     <col min="7" max="11" width="8.125" customWidth="1"/>
     <col min="12" max="25" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="23.25">
       <c r="A1" s="1" t="s">
         <v>892</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="22"/>
       <c r="E1" s="17"/>
       <c r="F1" s="17"/>
       <c r="G1" s="17"/>
       <c r="H1" s="17"/>
       <c r="I1" s="17"/>
       <c r="J1" s="17"/>
       <c r="K1" s="17"/>
     </row>
     <row r="2" spans="1:11" ht="15" customHeight="1">
-      <c r="A2" s="278" t="s">
+      <c r="A2" s="280" t="s">
         <v>893</v>
       </c>
-      <c r="B2" s="270"/>
-[...8 lines deleted...]
-      <c r="K2" s="270"/>
+      <c r="B2" s="272"/>
+      <c r="C2" s="272"/>
+      <c r="D2" s="272"/>
+      <c r="E2" s="272"/>
+      <c r="F2" s="272"/>
+      <c r="G2" s="272"/>
+      <c r="H2" s="272"/>
+      <c r="I2" s="272"/>
+      <c r="J2" s="272"/>
+      <c r="K2" s="272"/>
     </row>
     <row r="3" spans="1:11" ht="15" customHeight="1">
-      <c r="A3" s="270"/>
-[...9 lines deleted...]
-      <c r="K3" s="270"/>
+      <c r="A3" s="272"/>
+      <c r="B3" s="272"/>
+      <c r="C3" s="272"/>
+      <c r="D3" s="272"/>
+      <c r="E3" s="272"/>
+      <c r="F3" s="272"/>
+      <c r="G3" s="272"/>
+      <c r="H3" s="272"/>
+      <c r="I3" s="272"/>
+      <c r="J3" s="272"/>
+      <c r="K3" s="272"/>
     </row>
     <row r="4" spans="1:11" ht="15" customHeight="1">
-      <c r="A4" s="270"/>
-[...9 lines deleted...]
-      <c r="K4" s="270"/>
+      <c r="A4" s="272"/>
+      <c r="B4" s="272"/>
+      <c r="C4" s="272"/>
+      <c r="D4" s="272"/>
+      <c r="E4" s="272"/>
+      <c r="F4" s="272"/>
+      <c r="G4" s="272"/>
+      <c r="H4" s="272"/>
+      <c r="I4" s="272"/>
+      <c r="J4" s="272"/>
+      <c r="K4" s="272"/>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
-      <c r="A5" s="270"/>
-[...9 lines deleted...]
-      <c r="K5" s="270"/>
+      <c r="A5" s="272"/>
+      <c r="B5" s="272"/>
+      <c r="C5" s="272"/>
+      <c r="D5" s="272"/>
+      <c r="E5" s="272"/>
+      <c r="F5" s="272"/>
+      <c r="G5" s="272"/>
+      <c r="H5" s="272"/>
+      <c r="I5" s="272"/>
+      <c r="J5" s="272"/>
+      <c r="K5" s="272"/>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
-      <c r="A6" s="270"/>
-[...9 lines deleted...]
-      <c r="K6" s="270"/>
+      <c r="A6" s="272"/>
+      <c r="B6" s="272"/>
+      <c r="C6" s="272"/>
+      <c r="D6" s="272"/>
+      <c r="E6" s="272"/>
+      <c r="F6" s="272"/>
+      <c r="G6" s="272"/>
+      <c r="H6" s="272"/>
+      <c r="I6" s="272"/>
+      <c r="J6" s="272"/>
+      <c r="K6" s="272"/>
     </row>
     <row r="7" spans="1:11" ht="15" customHeight="1">
-      <c r="A7" s="270"/>
-[...9 lines deleted...]
-      <c r="K7" s="270"/>
+      <c r="A7" s="272"/>
+      <c r="B7" s="272"/>
+      <c r="C7" s="272"/>
+      <c r="D7" s="272"/>
+      <c r="E7" s="272"/>
+      <c r="F7" s="272"/>
+      <c r="G7" s="272"/>
+      <c r="H7" s="272"/>
+      <c r="I7" s="272"/>
+      <c r="J7" s="272"/>
+      <c r="K7" s="272"/>
     </row>
     <row r="8" spans="1:11" ht="58.5" customHeight="1">
-      <c r="A8" s="270"/>
-[...9 lines deleted...]
-      <c r="K8" s="270"/>
+      <c r="A8" s="272"/>
+      <c r="B8" s="272"/>
+      <c r="C8" s="272"/>
+      <c r="D8" s="272"/>
+      <c r="E8" s="272"/>
+      <c r="F8" s="272"/>
+      <c r="G8" s="272"/>
+      <c r="H8" s="272"/>
+      <c r="I8" s="272"/>
+      <c r="J8" s="272"/>
+      <c r="K8" s="272"/>
     </row>
     <row r="9" spans="1:11" ht="26.45" customHeight="1">
-      <c r="A9" s="278" t="s">
+      <c r="A9" s="280" t="s">
         <v>1064</v>
       </c>
-      <c r="B9" s="278"/>
-[...5 lines deleted...]
-      <c r="H9" s="278"/>
+      <c r="B9" s="280"/>
+      <c r="C9" s="280"/>
+      <c r="D9" s="280"/>
+      <c r="E9" s="280"/>
+      <c r="F9" s="280"/>
+      <c r="G9" s="280"/>
+      <c r="H9" s="280"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
     </row>
     <row r="10" spans="1:11" ht="14.25">
-      <c r="A10" s="302" t="s">
+      <c r="A10" s="304" t="s">
         <v>894</v>
       </c>
-      <c r="B10" s="270"/>
-[...2 lines deleted...]
-      <c r="E10" s="270"/>
+      <c r="B10" s="272"/>
+      <c r="C10" s="272"/>
+      <c r="D10" s="272"/>
+      <c r="E10" s="272"/>
       <c r="F10" s="23"/>
       <c r="G10" s="23"/>
       <c r="H10" s="23"/>
       <c r="I10" s="23"/>
       <c r="J10" s="23"/>
       <c r="K10" s="23"/>
     </row>
     <row r="11" spans="1:11" ht="14.25">
       <c r="A11" s="6"/>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
     </row>
     <row r="12" spans="1:11" ht="14.25">
-      <c r="A12" s="271" t="s">
+      <c r="A12" s="273" t="s">
         <v>895</v>
       </c>
-      <c r="B12" s="270"/>
-[...8 lines deleted...]
-      <c r="K12" s="270"/>
+      <c r="B12" s="272"/>
+      <c r="C12" s="272"/>
+      <c r="D12" s="272"/>
+      <c r="E12" s="272"/>
+      <c r="F12" s="272"/>
+      <c r="G12" s="272"/>
+      <c r="H12" s="272"/>
+      <c r="I12" s="272"/>
+      <c r="J12" s="272"/>
+      <c r="K12" s="272"/>
     </row>
     <row r="13" spans="1:11" ht="15" customHeight="1">
-      <c r="A13" s="289" t="s">
+      <c r="A13" s="291" t="s">
         <v>1202</v>
       </c>
-      <c r="B13" s="270"/>
-[...2 lines deleted...]
-      <c r="E13" s="270"/>
+      <c r="B13" s="272"/>
+      <c r="C13" s="272"/>
+      <c r="D13" s="272"/>
+      <c r="E13" s="272"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="17"/>
     </row>
     <row r="14" spans="1:11" ht="14.25" customHeight="1">
-      <c r="A14" s="271" t="s">
+      <c r="A14" s="273" t="s">
         <v>323</v>
       </c>
-      <c r="B14" s="270"/>
+      <c r="B14" s="272"/>
       <c r="C14" s="17"/>
       <c r="D14" s="17"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="17"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="9" t="s">
         <v>324</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="17"/>
       <c r="D17" s="22"/>
       <c r="E17" s="10" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="14.25">
       <c r="A18" s="11" t="s">
         <v>326</v>
       </c>
@@ -24863,187 +24863,187 @@
       </c>
       <c r="B24" s="14" t="s">
         <v>903</v>
       </c>
       <c r="C24" s="68" t="s">
         <v>904</v>
       </c>
       <c r="D24" s="68">
         <v>2</v>
       </c>
       <c r="E24" s="68" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="25" spans="1:5" ht="53.25" customHeight="1">
       <c r="A25" s="18">
         <v>7</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>905</v>
       </c>
       <c r="C25" s="68" t="s">
         <v>906</v>
       </c>
       <c r="D25" s="68">
-        <v>132</v>
+        <v>20</v>
       </c>
       <c r="E25" s="68" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="26" spans="1:5" ht="53.25" customHeight="1">
       <c r="A26" s="18">
         <v>8</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>907</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>908</v>
       </c>
       <c r="D26" s="4">
         <v>2</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="27" spans="1:5" ht="53.25" customHeight="1">
       <c r="A27" s="18">
         <v>9</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>909</v>
       </c>
       <c r="C27" s="68" t="s">
         <v>1177</v>
       </c>
       <c r="D27" s="68">
-        <v>132</v>
+        <v>35</v>
       </c>
       <c r="E27" s="68" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="28" spans="1:5" ht="53.25" customHeight="1">
       <c r="A28" s="18">
         <v>10</v>
       </c>
       <c r="B28" s="116" t="s">
         <v>910</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>911</v>
       </c>
       <c r="D28" s="4">
-        <v>132</v>
+        <v>35</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="29" spans="1:5" ht="53.25" customHeight="1">
       <c r="A29" s="18">
         <v>11</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>912</v>
       </c>
       <c r="C29" s="68" t="s">
         <v>913</v>
       </c>
       <c r="D29" s="68">
         <v>10</v>
       </c>
       <c r="E29" s="68" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="30" spans="1:5" ht="15.75" customHeight="1">
       <c r="A30" s="18">
         <v>12</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>239</v>
       </c>
       <c r="C30" s="68" t="s">
         <v>914</v>
       </c>
       <c r="D30" s="68">
-        <v>60</v>
+        <v>8</v>
       </c>
       <c r="E30" s="117" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="31" spans="1:5" ht="15.75" customHeight="1">
       <c r="A31" s="18">
         <v>13</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>240</v>
       </c>
       <c r="C31" s="68" t="s">
         <v>915</v>
       </c>
       <c r="D31" s="68">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="E31" s="68" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="32" spans="1:5" ht="15.75" customHeight="1">
       <c r="A32" s="18">
         <v>14</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>916</v>
       </c>
       <c r="C32" s="68" t="s">
         <v>917</v>
       </c>
       <c r="D32" s="68">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="E32" s="68" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="33" spans="1:5" ht="15.75" customHeight="1">
       <c r="A33" s="18">
         <v>15</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>918</v>
       </c>
       <c r="C33" s="68" t="s">
         <v>919</v>
       </c>
       <c r="D33" s="68">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="E33" s="68" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="34" spans="1:5" ht="15.75" customHeight="1">
       <c r="A34" s="18">
         <v>16</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>920</v>
       </c>
       <c r="C34" s="68" t="s">
         <v>919</v>
       </c>
       <c r="D34" s="68">
         <v>60</v>
       </c>
       <c r="E34" s="68" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="35" spans="1:5" ht="15.75" customHeight="1">
       <c r="A35" s="18">
         <v>17</v>
@@ -25284,275 +25284,275 @@
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A2:K8"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A12:K12"/>
     <mergeCell ref="A13:E13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E30" r:id="rId1" xr:uid="{00000000-0004-0000-1700-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup scale="84" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1800-000000000000}">
   <sheetPr>
     <tabColor theme="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" topLeftCell="A8" workbookViewId="0">
       <selection activeCell="C23" sqref="C23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.125" customWidth="1"/>
     <col min="2" max="2" width="24" customWidth="1"/>
     <col min="3" max="3" width="38.125" customWidth="1"/>
     <col min="4" max="4" width="6.125" customWidth="1"/>
     <col min="5" max="5" width="14.125" customWidth="1"/>
     <col min="6" max="11" width="8.125" customWidth="1"/>
     <col min="12" max="26" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="23.25">
       <c r="A1" s="1" t="s">
         <v>234</v>
       </c>
       <c r="D1" s="22"/>
     </row>
     <row r="2" spans="1:11" ht="23.25">
       <c r="A2" s="1"/>
       <c r="D2" s="22"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="118" t="s">
         <v>946</v>
       </c>
       <c r="B3" s="98"/>
       <c r="C3" s="98"/>
       <c r="D3" s="119"/>
       <c r="E3" s="98"/>
       <c r="F3" s="98"/>
       <c r="G3" s="98"/>
       <c r="H3" s="98"/>
       <c r="I3" s="98"/>
       <c r="J3" s="98"/>
       <c r="K3" s="98"/>
     </row>
     <row r="4" spans="1:11" ht="15" customHeight="1">
-      <c r="A4" s="278" t="s">
+      <c r="A4" s="280" t="s">
         <v>947</v>
       </c>
-      <c r="B4" s="270"/>
-[...8 lines deleted...]
-      <c r="K4" s="270"/>
+      <c r="B4" s="272"/>
+      <c r="C4" s="272"/>
+      <c r="D4" s="272"/>
+      <c r="E4" s="272"/>
+      <c r="F4" s="272"/>
+      <c r="G4" s="272"/>
+      <c r="H4" s="272"/>
+      <c r="I4" s="272"/>
+      <c r="J4" s="272"/>
+      <c r="K4" s="272"/>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
-      <c r="A5" s="270"/>
-[...9 lines deleted...]
-      <c r="K5" s="270"/>
+      <c r="A5" s="272"/>
+      <c r="B5" s="272"/>
+      <c r="C5" s="272"/>
+      <c r="D5" s="272"/>
+      <c r="E5" s="272"/>
+      <c r="F5" s="272"/>
+      <c r="G5" s="272"/>
+      <c r="H5" s="272"/>
+      <c r="I5" s="272"/>
+      <c r="J5" s="272"/>
+      <c r="K5" s="272"/>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
-      <c r="A6" s="270"/>
-[...9 lines deleted...]
-      <c r="K6" s="270"/>
+      <c r="A6" s="272"/>
+      <c r="B6" s="272"/>
+      <c r="C6" s="272"/>
+      <c r="D6" s="272"/>
+      <c r="E6" s="272"/>
+      <c r="F6" s="272"/>
+      <c r="G6" s="272"/>
+      <c r="H6" s="272"/>
+      <c r="I6" s="272"/>
+      <c r="J6" s="272"/>
+      <c r="K6" s="272"/>
     </row>
     <row r="7" spans="1:11" ht="15" customHeight="1">
-      <c r="A7" s="270"/>
-[...9 lines deleted...]
-      <c r="K7" s="270"/>
+      <c r="A7" s="272"/>
+      <c r="B7" s="272"/>
+      <c r="C7" s="272"/>
+      <c r="D7" s="272"/>
+      <c r="E7" s="272"/>
+      <c r="F7" s="272"/>
+      <c r="G7" s="272"/>
+      <c r="H7" s="272"/>
+      <c r="I7" s="272"/>
+      <c r="J7" s="272"/>
+      <c r="K7" s="272"/>
     </row>
     <row r="8" spans="1:11" ht="15" customHeight="1">
-      <c r="A8" s="270"/>
-[...9 lines deleted...]
-      <c r="K8" s="270"/>
+      <c r="A8" s="272"/>
+      <c r="B8" s="272"/>
+      <c r="C8" s="272"/>
+      <c r="D8" s="272"/>
+      <c r="E8" s="272"/>
+      <c r="F8" s="272"/>
+      <c r="G8" s="272"/>
+      <c r="H8" s="272"/>
+      <c r="I8" s="272"/>
+      <c r="J8" s="272"/>
+      <c r="K8" s="272"/>
     </row>
     <row r="9" spans="1:11" ht="15" customHeight="1">
-      <c r="A9" s="270"/>
-[...9 lines deleted...]
-      <c r="K9" s="270"/>
+      <c r="A9" s="272"/>
+      <c r="B9" s="272"/>
+      <c r="C9" s="272"/>
+      <c r="D9" s="272"/>
+      <c r="E9" s="272"/>
+      <c r="F9" s="272"/>
+      <c r="G9" s="272"/>
+      <c r="H9" s="272"/>
+      <c r="I9" s="272"/>
+      <c r="J9" s="272"/>
+      <c r="K9" s="272"/>
     </row>
     <row r="10" spans="1:11" ht="58.5" customHeight="1">
-      <c r="A10" s="270"/>
-[...9 lines deleted...]
-      <c r="K10" s="270"/>
+      <c r="A10" s="272"/>
+      <c r="B10" s="272"/>
+      <c r="C10" s="272"/>
+      <c r="D10" s="272"/>
+      <c r="E10" s="272"/>
+      <c r="F10" s="272"/>
+      <c r="G10" s="272"/>
+      <c r="H10" s="272"/>
+      <c r="I10" s="272"/>
+      <c r="J10" s="272"/>
+      <c r="K10" s="272"/>
     </row>
     <row r="11" spans="1:11" ht="16.5" customHeight="1">
-      <c r="A11" s="303" t="s">
+      <c r="A11" s="305" t="s">
         <v>948</v>
       </c>
-      <c r="B11" s="270"/>
-[...2 lines deleted...]
-      <c r="E11" s="270"/>
+      <c r="B11" s="272"/>
+      <c r="C11" s="272"/>
+      <c r="D11" s="272"/>
+      <c r="E11" s="272"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
     </row>
     <row r="12" spans="1:11" ht="28.9" customHeight="1">
-      <c r="A12" s="278" t="s">
+      <c r="A12" s="280" t="s">
         <v>1064</v>
       </c>
-      <c r="B12" s="278"/>
-[...7 lines deleted...]
-      <c r="J12" s="278"/>
+      <c r="B12" s="280"/>
+      <c r="C12" s="280"/>
+      <c r="D12" s="280"/>
+      <c r="E12" s="280"/>
+      <c r="F12" s="280"/>
+      <c r="G12" s="280"/>
+      <c r="H12" s="280"/>
+      <c r="I12" s="280"/>
+      <c r="J12" s="280"/>
       <c r="K12" s="5"/>
     </row>
     <row r="13" spans="1:11" ht="14.25">
-      <c r="A13" s="302" t="s">
+      <c r="A13" s="304" t="s">
         <v>949</v>
       </c>
-      <c r="B13" s="270"/>
-[...2 lines deleted...]
-      <c r="E13" s="270"/>
+      <c r="B13" s="272"/>
+      <c r="C13" s="272"/>
+      <c r="D13" s="272"/>
+      <c r="E13" s="272"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="23"/>
       <c r="I13" s="23"/>
       <c r="J13" s="23"/>
       <c r="K13" s="23"/>
     </row>
     <row r="14" spans="1:11" ht="14.25">
       <c r="A14" s="6"/>
       <c r="B14" s="6"/>
       <c r="C14" s="6"/>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
     </row>
     <row r="15" spans="1:11" ht="14.25">
-      <c r="A15" s="271" t="s">
+      <c r="A15" s="273" t="s">
         <v>950</v>
       </c>
-      <c r="B15" s="270"/>
-[...8 lines deleted...]
-      <c r="K15" s="270"/>
+      <c r="B15" s="272"/>
+      <c r="C15" s="272"/>
+      <c r="D15" s="272"/>
+      <c r="E15" s="272"/>
+      <c r="F15" s="272"/>
+      <c r="G15" s="272"/>
+      <c r="H15" s="272"/>
+      <c r="I15" s="272"/>
+      <c r="J15" s="272"/>
+      <c r="K15" s="272"/>
     </row>
     <row r="16" spans="1:11" ht="15" customHeight="1">
-      <c r="A16" s="289" t="s">
+      <c r="A16" s="291" t="s">
         <v>1202</v>
       </c>
-      <c r="B16" s="270"/>
-[...2 lines deleted...]
-      <c r="E16" s="270"/>
+      <c r="B16" s="272"/>
+      <c r="C16" s="272"/>
+      <c r="D16" s="272"/>
+      <c r="E16" s="272"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
     </row>
     <row r="17" spans="1:11" ht="14.25" customHeight="1">
-      <c r="A17" s="271" t="s">
+      <c r="A17" s="273" t="s">
         <v>323</v>
       </c>
-      <c r="B17" s="270"/>
+      <c r="B17" s="272"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="25"/>
       <c r="B18" s="25"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
     </row>
     <row r="19" spans="1:11" ht="15" customHeight="1">
       <c r="D19" s="22"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>324</v>
       </c>
       <c r="D20" s="22"/>
@@ -25797,219 +25797,219 @@
       <c r="A1" s="1" t="s">
         <v>957</v>
       </c>
       <c r="D1" s="22"/>
     </row>
     <row r="2" spans="1:11" ht="23.25">
       <c r="A2" s="1"/>
       <c r="D2" s="22"/>
     </row>
     <row r="3" spans="1:11" ht="14.25">
       <c r="A3" s="118" t="s">
         <v>946</v>
       </c>
       <c r="B3" s="118"/>
       <c r="C3" s="118"/>
       <c r="D3" s="118"/>
       <c r="E3" s="118"/>
       <c r="F3" s="118"/>
       <c r="G3" s="118"/>
       <c r="H3" s="118"/>
       <c r="I3" s="118"/>
       <c r="J3" s="118"/>
       <c r="K3" s="118"/>
     </row>
     <row r="4" spans="1:11" ht="15" customHeight="1">
-      <c r="A4" s="278" t="s">
+      <c r="A4" s="280" t="s">
         <v>947</v>
       </c>
-      <c r="B4" s="270"/>
-[...8 lines deleted...]
-      <c r="K4" s="270"/>
+      <c r="B4" s="272"/>
+      <c r="C4" s="272"/>
+      <c r="D4" s="272"/>
+      <c r="E4" s="272"/>
+      <c r="F4" s="272"/>
+      <c r="G4" s="272"/>
+      <c r="H4" s="272"/>
+      <c r="I4" s="272"/>
+      <c r="J4" s="272"/>
+      <c r="K4" s="272"/>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
-      <c r="A5" s="270"/>
-[...9 lines deleted...]
-      <c r="K5" s="270"/>
+      <c r="A5" s="272"/>
+      <c r="B5" s="272"/>
+      <c r="C5" s="272"/>
+      <c r="D5" s="272"/>
+      <c r="E5" s="272"/>
+      <c r="F5" s="272"/>
+      <c r="G5" s="272"/>
+      <c r="H5" s="272"/>
+      <c r="I5" s="272"/>
+      <c r="J5" s="272"/>
+      <c r="K5" s="272"/>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
-      <c r="A6" s="270"/>
-[...9 lines deleted...]
-      <c r="K6" s="270"/>
+      <c r="A6" s="272"/>
+      <c r="B6" s="272"/>
+      <c r="C6" s="272"/>
+      <c r="D6" s="272"/>
+      <c r="E6" s="272"/>
+      <c r="F6" s="272"/>
+      <c r="G6" s="272"/>
+      <c r="H6" s="272"/>
+      <c r="I6" s="272"/>
+      <c r="J6" s="272"/>
+      <c r="K6" s="272"/>
     </row>
     <row r="7" spans="1:11" ht="15" customHeight="1">
-      <c r="A7" s="270"/>
-[...9 lines deleted...]
-      <c r="K7" s="270"/>
+      <c r="A7" s="272"/>
+      <c r="B7" s="272"/>
+      <c r="C7" s="272"/>
+      <c r="D7" s="272"/>
+      <c r="E7" s="272"/>
+      <c r="F7" s="272"/>
+      <c r="G7" s="272"/>
+      <c r="H7" s="272"/>
+      <c r="I7" s="272"/>
+      <c r="J7" s="272"/>
+      <c r="K7" s="272"/>
     </row>
     <row r="8" spans="1:11" ht="15" customHeight="1">
-      <c r="A8" s="270"/>
-[...9 lines deleted...]
-      <c r="K8" s="270"/>
+      <c r="A8" s="272"/>
+      <c r="B8" s="272"/>
+      <c r="C8" s="272"/>
+      <c r="D8" s="272"/>
+      <c r="E8" s="272"/>
+      <c r="F8" s="272"/>
+      <c r="G8" s="272"/>
+      <c r="H8" s="272"/>
+      <c r="I8" s="272"/>
+      <c r="J8" s="272"/>
+      <c r="K8" s="272"/>
     </row>
     <row r="9" spans="1:11" ht="15" customHeight="1">
-      <c r="A9" s="270"/>
-[...9 lines deleted...]
-      <c r="K9" s="270"/>
+      <c r="A9" s="272"/>
+      <c r="B9" s="272"/>
+      <c r="C9" s="272"/>
+      <c r="D9" s="272"/>
+      <c r="E9" s="272"/>
+      <c r="F9" s="272"/>
+      <c r="G9" s="272"/>
+      <c r="H9" s="272"/>
+      <c r="I9" s="272"/>
+      <c r="J9" s="272"/>
+      <c r="K9" s="272"/>
     </row>
     <row r="10" spans="1:11" ht="46.9" customHeight="1">
-      <c r="A10" s="270"/>
-[...9 lines deleted...]
-      <c r="K10" s="270"/>
+      <c r="A10" s="272"/>
+      <c r="B10" s="272"/>
+      <c r="C10" s="272"/>
+      <c r="D10" s="272"/>
+      <c r="E10" s="272"/>
+      <c r="F10" s="272"/>
+      <c r="G10" s="272"/>
+      <c r="H10" s="272"/>
+      <c r="I10" s="272"/>
+      <c r="J10" s="272"/>
+      <c r="K10" s="272"/>
     </row>
     <row r="11" spans="1:11" ht="35.450000000000003" customHeight="1">
-      <c r="A11" s="278" t="s">
+      <c r="A11" s="280" t="s">
         <v>1064</v>
       </c>
-      <c r="B11" s="278"/>
-[...7 lines deleted...]
-      <c r="J11" s="278"/>
+      <c r="B11" s="280"/>
+      <c r="C11" s="280"/>
+      <c r="D11" s="280"/>
+      <c r="E11" s="280"/>
+      <c r="F11" s="280"/>
+      <c r="G11" s="280"/>
+      <c r="H11" s="280"/>
+      <c r="I11" s="280"/>
+      <c r="J11" s="280"/>
       <c r="K11" s="5"/>
     </row>
     <row r="12" spans="1:11" ht="14.25">
-      <c r="A12" s="302" t="s">
+      <c r="A12" s="304" t="s">
         <v>958</v>
       </c>
-      <c r="B12" s="270"/>
-[...2 lines deleted...]
-      <c r="E12" s="270"/>
+      <c r="B12" s="272"/>
+      <c r="C12" s="272"/>
+      <c r="D12" s="272"/>
+      <c r="E12" s="272"/>
       <c r="F12" s="23"/>
       <c r="G12" s="23"/>
       <c r="H12" s="23"/>
       <c r="I12" s="23"/>
       <c r="J12" s="23"/>
       <c r="K12" s="23"/>
     </row>
     <row r="13" spans="1:11" ht="14.25">
       <c r="A13" s="6"/>
       <c r="B13" s="6"/>
       <c r="C13" s="6"/>
       <c r="D13" s="6"/>
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
     </row>
     <row r="14" spans="1:11" ht="14.25">
-      <c r="A14" s="271" t="s">
+      <c r="A14" s="273" t="s">
         <v>959</v>
       </c>
-      <c r="B14" s="270"/>
-[...8 lines deleted...]
-      <c r="K14" s="270"/>
+      <c r="B14" s="272"/>
+      <c r="C14" s="272"/>
+      <c r="D14" s="272"/>
+      <c r="E14" s="272"/>
+      <c r="F14" s="272"/>
+      <c r="G14" s="272"/>
+      <c r="H14" s="272"/>
+      <c r="I14" s="272"/>
+      <c r="J14" s="272"/>
+      <c r="K14" s="272"/>
     </row>
     <row r="15" spans="1:11" ht="15" customHeight="1">
-      <c r="A15" s="289" t="s">
+      <c r="A15" s="291" t="s">
         <v>1202</v>
       </c>
-      <c r="B15" s="270"/>
-[...2 lines deleted...]
-      <c r="E15" s="270"/>
+      <c r="B15" s="272"/>
+      <c r="C15" s="272"/>
+      <c r="D15" s="272"/>
+      <c r="E15" s="272"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
     </row>
     <row r="16" spans="1:11" ht="14.25" customHeight="1">
-      <c r="A16" s="271" t="s">
+      <c r="A16" s="273" t="s">
         <v>323</v>
       </c>
-      <c r="B16" s="270"/>
+      <c r="B16" s="272"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="9" t="s">
         <v>324</v>
       </c>
       <c r="D19" s="22"/>
       <c r="E19" s="10" t="s">
         <v>960</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="14.25">
       <c r="A20" s="11" t="s">
         <v>326</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>327</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>86</v>
@@ -26214,93 +26214,93 @@
     <tabColor theme="1"/>
   </sheetPr>
   <dimension ref="A1:E82"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:E4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.125" customWidth="1"/>
     <col min="2" max="2" width="21.125" customWidth="1"/>
     <col min="3" max="3" width="38.125" customWidth="1"/>
     <col min="4" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="15.125" customWidth="1"/>
     <col min="6" max="11" width="8.125" customWidth="1"/>
     <col min="12" max="26" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="23.25">
       <c r="A1" s="1" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="15" customHeight="1">
-      <c r="A2" s="304" t="s">
+      <c r="A2" s="306" t="s">
         <v>1206</v>
       </c>
-      <c r="B2" s="270"/>
-[...2 lines deleted...]
-      <c r="E2" s="270"/>
+      <c r="B2" s="272"/>
+      <c r="C2" s="272"/>
+      <c r="D2" s="272"/>
+      <c r="E2" s="272"/>
     </row>
     <row r="3" spans="1:5" ht="14.25">
-      <c r="A3" s="270"/>
-[...3 lines deleted...]
-      <c r="E3" s="270"/>
+      <c r="A3" s="272"/>
+      <c r="B3" s="272"/>
+      <c r="C3" s="272"/>
+      <c r="D3" s="272"/>
+      <c r="E3" s="272"/>
     </row>
     <row r="4" spans="1:5" ht="14.25">
-      <c r="A4" s="270"/>
-[...3 lines deleted...]
-      <c r="E4" s="270"/>
+      <c r="A4" s="272"/>
+      <c r="B4" s="272"/>
+      <c r="C4" s="272"/>
+      <c r="D4" s="272"/>
+      <c r="E4" s="272"/>
     </row>
     <row r="5" spans="1:5" ht="15" customHeight="1">
-      <c r="A5" s="271" t="s">
+      <c r="A5" s="273" t="s">
         <v>966</v>
       </c>
-      <c r="B5" s="270"/>
-[...2 lines deleted...]
-      <c r="E5" s="270"/>
+      <c r="B5" s="272"/>
+      <c r="C5" s="272"/>
+      <c r="D5" s="272"/>
+      <c r="E5" s="272"/>
     </row>
     <row r="6" spans="1:5" ht="15" customHeight="1">
-      <c r="A6" s="305" t="s">
+      <c r="A6" s="307" t="s">
         <v>967</v>
       </c>
-      <c r="B6" s="270"/>
-[...2 lines deleted...]
-      <c r="E6" s="270"/>
+      <c r="B6" s="272"/>
+      <c r="C6" s="272"/>
+      <c r="D6" s="272"/>
+      <c r="E6" s="272"/>
     </row>
     <row r="7" spans="1:5" ht="14.25" customHeight="1">
-      <c r="A7" s="271"/>
-      <c r="B7" s="270"/>
+      <c r="A7" s="273"/>
+      <c r="B7" s="272"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="9" t="s">
         <v>527</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="19.5" customHeight="1">
       <c r="A9" s="84" t="s">
         <v>326</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>327</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>86</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>897</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>130</v>
       </c>
@@ -27579,229 +27579,229 @@
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="17"/>
     </row>
     <row r="3" spans="1:6" s="135" customFormat="1" ht="15" customHeight="1">
       <c r="A3" s="133" t="s">
         <v>1207</v>
       </c>
       <c r="B3" s="17"/>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
       <c r="E3" s="17"/>
       <c r="F3" s="134"/>
     </row>
     <row r="4" spans="1:6" s="135" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="133"/>
       <c r="B4" s="17"/>
       <c r="C4" s="17"/>
       <c r="D4" s="17"/>
       <c r="E4" s="17"/>
       <c r="F4" s="134"/>
     </row>
     <row r="5" spans="1:6" ht="14.25">
-      <c r="A5" s="309" t="s">
+      <c r="A5" s="311" t="s">
         <v>1046</v>
       </c>
-      <c r="B5" s="310"/>
-[...1 lines deleted...]
-      <c r="D5" s="310"/>
+      <c r="B5" s="312"/>
+      <c r="C5" s="312"/>
+      <c r="D5" s="312"/>
       <c r="E5" s="65"/>
       <c r="F5" s="8"/>
     </row>
     <row r="6" spans="1:6" ht="14.25">
-      <c r="A6" s="310"/>
-[...2 lines deleted...]
-      <c r="D6" s="310"/>
+      <c r="A6" s="312"/>
+      <c r="B6" s="312"/>
+      <c r="C6" s="312"/>
+      <c r="D6" s="312"/>
       <c r="E6" s="65"/>
       <c r="F6" s="8"/>
     </row>
     <row r="7" spans="1:6" ht="14.25">
-      <c r="A7" s="310"/>
-[...2 lines deleted...]
-      <c r="D7" s="310"/>
+      <c r="A7" s="312"/>
+      <c r="B7" s="312"/>
+      <c r="C7" s="312"/>
+      <c r="D7" s="312"/>
       <c r="E7" s="65"/>
       <c r="F7" s="8"/>
     </row>
     <row r="8" spans="1:6" ht="14.25">
-      <c r="A8" s="311"/>
-[...3 lines deleted...]
-      <c r="E8" s="270"/>
+      <c r="A8" s="313"/>
+      <c r="B8" s="272"/>
+      <c r="C8" s="272"/>
+      <c r="D8" s="272"/>
+      <c r="E8" s="272"/>
       <c r="F8" s="8"/>
     </row>
     <row r="9" spans="1:6" ht="15.75" customHeight="1">
       <c r="A9" s="132"/>
       <c r="F9" s="8"/>
     </row>
     <row r="10" spans="1:6" ht="21.75" customHeight="1">
       <c r="F10" s="8"/>
     </row>
     <row r="11" spans="1:6" ht="19.5" customHeight="1">
-      <c r="A11" s="312"/>
-[...4 lines deleted...]
-      <c r="F11" s="270"/>
+      <c r="A11" s="314"/>
+      <c r="B11" s="272"/>
+      <c r="C11" s="272"/>
+      <c r="D11" s="272"/>
+      <c r="E11" s="272"/>
+      <c r="F11" s="272"/>
     </row>
     <row r="12" spans="1:6" ht="13.5" customHeight="1">
       <c r="A12" s="120"/>
       <c r="B12" s="65"/>
       <c r="C12" s="65"/>
       <c r="D12" s="65"/>
       <c r="E12" s="65"/>
       <c r="F12" s="8"/>
     </row>
     <row r="13" spans="1:6" ht="21.75" customHeight="1">
       <c r="A13" s="120"/>
       <c r="B13" s="65"/>
       <c r="C13" s="65"/>
       <c r="D13" s="65"/>
       <c r="E13" s="65"/>
       <c r="F13" s="8"/>
     </row>
     <row r="14" spans="1:6" ht="26.25" customHeight="1">
       <c r="A14" s="120"/>
       <c r="B14" s="65"/>
       <c r="C14" s="65"/>
       <c r="D14" s="65"/>
       <c r="E14" s="65"/>
       <c r="F14" s="8"/>
     </row>
     <row r="15" spans="1:6" ht="14.25">
       <c r="A15" s="65"/>
       <c r="B15" s="65"/>
       <c r="C15" s="65"/>
       <c r="D15" s="65"/>
       <c r="E15" s="65"/>
       <c r="F15" s="8"/>
     </row>
     <row r="16" spans="1:6" ht="14.25">
-      <c r="A16" s="313"/>
-[...4 lines deleted...]
-      <c r="F16" s="270"/>
+      <c r="A16" s="315"/>
+      <c r="B16" s="272"/>
+      <c r="C16" s="272"/>
+      <c r="D16" s="272"/>
+      <c r="E16" s="272"/>
+      <c r="F16" s="272"/>
     </row>
     <row r="17" spans="1:6" ht="14.25">
-      <c r="A17" s="270"/>
-[...4 lines deleted...]
-      <c r="F17" s="270"/>
+      <c r="A17" s="272"/>
+      <c r="B17" s="272"/>
+      <c r="C17" s="272"/>
+      <c r="D17" s="272"/>
+      <c r="E17" s="272"/>
+      <c r="F17" s="272"/>
     </row>
     <row r="18" spans="1:6" ht="14.25">
-      <c r="A18" s="270"/>
-[...4 lines deleted...]
-      <c r="F18" s="270"/>
+      <c r="A18" s="272"/>
+      <c r="B18" s="272"/>
+      <c r="C18" s="272"/>
+      <c r="D18" s="272"/>
+      <c r="E18" s="272"/>
+      <c r="F18" s="272"/>
     </row>
     <row r="19" spans="1:6" ht="14.25">
-      <c r="A19" s="270"/>
-[...4 lines deleted...]
-      <c r="F19" s="270"/>
+      <c r="A19" s="272"/>
+      <c r="B19" s="272"/>
+      <c r="C19" s="272"/>
+      <c r="D19" s="272"/>
+      <c r="E19" s="272"/>
+      <c r="F19" s="272"/>
     </row>
     <row r="20" spans="1:6" ht="15.75" customHeight="1">
-      <c r="A20" s="270"/>
-[...4 lines deleted...]
-      <c r="F20" s="270"/>
+      <c r="A20" s="272"/>
+      <c r="B20" s="272"/>
+      <c r="C20" s="272"/>
+      <c r="D20" s="272"/>
+      <c r="E20" s="272"/>
+      <c r="F20" s="272"/>
     </row>
     <row r="21" spans="1:6" ht="15.75" customHeight="1">
-      <c r="A21" s="270"/>
-[...4 lines deleted...]
-      <c r="F21" s="270"/>
+      <c r="A21" s="272"/>
+      <c r="B21" s="272"/>
+      <c r="C21" s="272"/>
+      <c r="D21" s="272"/>
+      <c r="E21" s="272"/>
+      <c r="F21" s="272"/>
     </row>
     <row r="22" spans="1:6" ht="15.75" customHeight="1">
-      <c r="A22" s="270"/>
-[...4 lines deleted...]
-      <c r="F22" s="270"/>
+      <c r="A22" s="272"/>
+      <c r="B22" s="272"/>
+      <c r="C22" s="272"/>
+      <c r="D22" s="272"/>
+      <c r="E22" s="272"/>
+      <c r="F22" s="272"/>
     </row>
     <row r="23" spans="1:6" ht="15.75" customHeight="1">
-      <c r="A23" s="270"/>
-[...4 lines deleted...]
-      <c r="F23" s="270"/>
+      <c r="A23" s="272"/>
+      <c r="B23" s="272"/>
+      <c r="C23" s="272"/>
+      <c r="D23" s="272"/>
+      <c r="E23" s="272"/>
+      <c r="F23" s="272"/>
     </row>
     <row r="24" spans="1:6" ht="15.75" customHeight="1">
-      <c r="A24" s="270"/>
-[...4 lines deleted...]
-      <c r="F24" s="270"/>
+      <c r="A24" s="272"/>
+      <c r="B24" s="272"/>
+      <c r="C24" s="272"/>
+      <c r="D24" s="272"/>
+      <c r="E24" s="272"/>
+      <c r="F24" s="272"/>
     </row>
     <row r="25" spans="1:6" ht="15" customHeight="1">
-      <c r="A25" s="306"/>
-      <c r="B25" s="270"/>
+      <c r="A25" s="308"/>
+      <c r="B25" s="272"/>
       <c r="C25" s="65"/>
       <c r="D25" s="65"/>
       <c r="E25" s="65"/>
       <c r="F25" s="8"/>
     </row>
     <row r="26" spans="1:6" ht="15.75" customHeight="1">
-      <c r="A26" s="307"/>
-[...1 lines deleted...]
-      <c r="C26" s="270"/>
+      <c r="A26" s="309"/>
+      <c r="B26" s="272"/>
+      <c r="C26" s="272"/>
       <c r="D26" s="65"/>
       <c r="E26" s="65"/>
       <c r="F26" s="8"/>
     </row>
     <row r="27" spans="1:6" ht="15.75" customHeight="1">
       <c r="A27" s="65"/>
       <c r="B27" s="65"/>
       <c r="C27" s="65"/>
       <c r="D27" s="65"/>
       <c r="E27" s="65"/>
       <c r="F27" s="8"/>
     </row>
     <row r="28" spans="1:6" ht="14.25" customHeight="1">
-      <c r="A28" s="308"/>
-      <c r="B28" s="270"/>
+      <c r="A28" s="310"/>
+      <c r="B28" s="272"/>
       <c r="C28" s="65"/>
       <c r="D28" s="65"/>
       <c r="E28" s="65"/>
       <c r="F28" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:C26"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A5:D7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A16:F24"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A5:D7" r:id="rId1" display="Chrome River has a new mechanism for consuming travel data from external systems. Double-click the icon below to open the Travel Data Feed Integration JSON specs. " xr:uid="{5BF45D7C-07F4-44F7-8385-E4B0074CF08A}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup scale="84" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AD733655-E649-491B-A383-2698E85C1794}">
@@ -29255,170 +29255,170 @@
     <tabColor rgb="FF0097DC"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A3" sqref="A3:J6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.125" customWidth="1"/>
     <col min="2" max="2" width="21.125" customWidth="1"/>
     <col min="3" max="3" width="38.125" customWidth="1"/>
     <col min="4" max="4" width="29.5" customWidth="1"/>
     <col min="5" max="5" width="11.625" customWidth="1"/>
     <col min="6" max="10" width="8.125" customWidth="1"/>
     <col min="11" max="26" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="23.25">
       <c r="A1" s="1" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="15" customHeight="1">
-      <c r="A2" s="278" t="s">
+      <c r="A2" s="280" t="s">
         <v>1208</v>
       </c>
-      <c r="B2" s="270"/>
-[...7 lines deleted...]
-      <c r="J2" s="270"/>
+      <c r="B2" s="272"/>
+      <c r="C2" s="272"/>
+      <c r="D2" s="272"/>
+      <c r="E2" s="272"/>
+      <c r="F2" s="272"/>
+      <c r="G2" s="272"/>
+      <c r="H2" s="272"/>
+      <c r="I2" s="272"/>
+      <c r="J2" s="272"/>
     </row>
     <row r="3" spans="1:10" ht="15" customHeight="1">
-      <c r="A3" s="289" t="s">
+      <c r="A3" s="291" t="s">
         <v>1209</v>
       </c>
-      <c r="B3" s="270"/>
-[...7 lines deleted...]
-      <c r="J3" s="270"/>
+      <c r="B3" s="272"/>
+      <c r="C3" s="272"/>
+      <c r="D3" s="272"/>
+      <c r="E3" s="272"/>
+      <c r="F3" s="272"/>
+      <c r="G3" s="272"/>
+      <c r="H3" s="272"/>
+      <c r="I3" s="272"/>
+      <c r="J3" s="272"/>
     </row>
     <row r="4" spans="1:10" ht="15" customHeight="1">
-      <c r="A4" s="270"/>
-[...8 lines deleted...]
-      <c r="J4" s="270"/>
+      <c r="A4" s="272"/>
+      <c r="B4" s="272"/>
+      <c r="C4" s="272"/>
+      <c r="D4" s="272"/>
+      <c r="E4" s="272"/>
+      <c r="F4" s="272"/>
+      <c r="G4" s="272"/>
+      <c r="H4" s="272"/>
+      <c r="I4" s="272"/>
+      <c r="J4" s="272"/>
     </row>
     <row r="5" spans="1:10" ht="15" customHeight="1">
-      <c r="A5" s="270"/>
-[...8 lines deleted...]
-      <c r="J5" s="270"/>
+      <c r="A5" s="272"/>
+      <c r="B5" s="272"/>
+      <c r="C5" s="272"/>
+      <c r="D5" s="272"/>
+      <c r="E5" s="272"/>
+      <c r="F5" s="272"/>
+      <c r="G5" s="272"/>
+      <c r="H5" s="272"/>
+      <c r="I5" s="272"/>
+      <c r="J5" s="272"/>
     </row>
     <row r="6" spans="1:10" ht="34.15" customHeight="1">
-      <c r="A6" s="270"/>
-[...8 lines deleted...]
-      <c r="J6" s="270"/>
+      <c r="A6" s="272"/>
+      <c r="B6" s="272"/>
+      <c r="C6" s="272"/>
+      <c r="D6" s="272"/>
+      <c r="E6" s="272"/>
+      <c r="F6" s="272"/>
+      <c r="G6" s="272"/>
+      <c r="H6" s="272"/>
+      <c r="I6" s="272"/>
+      <c r="J6" s="272"/>
     </row>
     <row r="7" spans="1:10" ht="14.25">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
     </row>
     <row r="8" spans="1:10" ht="15" customHeight="1">
-      <c r="A8" s="271" t="s">
+      <c r="A8" s="273" t="s">
         <v>321</v>
       </c>
-      <c r="B8" s="270"/>
-[...1 lines deleted...]
-      <c r="D8" s="270"/>
+      <c r="B8" s="272"/>
+      <c r="C8" s="272"/>
+      <c r="D8" s="272"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
     </row>
     <row r="9" spans="1:10" ht="15" customHeight="1">
-      <c r="A9" s="271" t="s">
+      <c r="A9" s="273" t="s">
         <v>322</v>
       </c>
-      <c r="B9" s="270"/>
-[...7 lines deleted...]
-      <c r="J9" s="270"/>
+      <c r="B9" s="272"/>
+      <c r="C9" s="272"/>
+      <c r="D9" s="272"/>
+      <c r="E9" s="272"/>
+      <c r="F9" s="272"/>
+      <c r="G9" s="272"/>
+      <c r="H9" s="272"/>
+      <c r="I9" s="272"/>
+      <c r="J9" s="272"/>
     </row>
     <row r="10" spans="1:10" ht="15" customHeight="1">
-      <c r="A10" s="270"/>
-[...8 lines deleted...]
-      <c r="J10" s="270"/>
+      <c r="A10" s="272"/>
+      <c r="B10" s="272"/>
+      <c r="C10" s="272"/>
+      <c r="D10" s="272"/>
+      <c r="E10" s="272"/>
+      <c r="F10" s="272"/>
+      <c r="G10" s="272"/>
+      <c r="H10" s="272"/>
+      <c r="I10" s="272"/>
+      <c r="J10" s="272"/>
     </row>
     <row r="11" spans="1:10" ht="15" customHeight="1">
-      <c r="A11" s="271" t="s">
+      <c r="A11" s="273" t="s">
         <v>323</v>
       </c>
-      <c r="B11" s="270"/>
+      <c r="B11" s="272"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
     </row>
     <row r="12" spans="1:10" ht="15" customHeight="1">
       <c r="A12" s="7"/>
       <c r="B12" s="8"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
     </row>
     <row r="13" spans="1:10" ht="14.25">
       <c r="A13" s="7"/>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
@@ -29561,1454 +29561,1454 @@
       </c>
       <c r="D23" s="4"/>
       <c r="E23" s="2"/>
     </row>
     <row r="24" spans="1:5" ht="15.75" customHeight="1">
       <c r="A24" s="18">
         <v>9</v>
       </c>
       <c r="B24" s="20" t="s">
         <v>70</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>342</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="25" spans="1:5" ht="15.75" customHeight="1"/>
     <row r="26" spans="1:5" ht="15.75" customHeight="1">
       <c r="A26" s="21" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="27" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A27" s="314" t="s">
+      <c r="A27" s="316" t="s">
         <v>345</v>
       </c>
-      <c r="B27" s="270"/>
-[...1 lines deleted...]
-      <c r="D27" s="270"/>
+      <c r="B27" s="272"/>
+      <c r="C27" s="272"/>
+      <c r="D27" s="272"/>
     </row>
     <row r="28" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A28" s="270"/>
-[...2 lines deleted...]
-      <c r="D28" s="270"/>
+      <c r="A28" s="272"/>
+      <c r="B28" s="272"/>
+      <c r="C28" s="272"/>
+      <c r="D28" s="272"/>
     </row>
     <row r="29" spans="1:5" ht="15.75" customHeight="1"/>
     <row r="30" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A30" s="314" t="s">
+      <c r="A30" s="316" t="s">
         <v>346</v>
       </c>
-      <c r="B30" s="270"/>
-[...1 lines deleted...]
-      <c r="D30" s="270"/>
+      <c r="B30" s="272"/>
+      <c r="C30" s="272"/>
+      <c r="D30" s="272"/>
     </row>
     <row r="31" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A31" s="270"/>
-[...2 lines deleted...]
-      <c r="D31" s="270"/>
+      <c r="A31" s="272"/>
+      <c r="B31" s="272"/>
+      <c r="C31" s="272"/>
+      <c r="D31" s="272"/>
     </row>
     <row r="32" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A32" s="270"/>
-[...2 lines deleted...]
-      <c r="D32" s="270"/>
+      <c r="A32" s="272"/>
+      <c r="B32" s="272"/>
+      <c r="C32" s="272"/>
+      <c r="D32" s="272"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A27:D28"/>
     <mergeCell ref="A30:D32"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:J6"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A9:J10"/>
     <mergeCell ref="A11:B11"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup scale="84" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <tabColor rgb="FF0097DC"/>
   </sheetPr>
   <dimension ref="A1:U118"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="C22" sqref="C22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.125" customWidth="1"/>
     <col min="2" max="2" width="21.125" customWidth="1"/>
     <col min="3" max="3" width="38.125" customWidth="1"/>
     <col min="4" max="4" width="2.625" customWidth="1"/>
     <col min="5" max="5" width="29.5" customWidth="1"/>
     <col min="6" max="11" width="8.125" customWidth="1"/>
     <col min="12" max="26" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="23.25">
       <c r="A1" s="1" t="s">
         <v>198</v>
       </c>
       <c r="D1" s="22"/>
     </row>
     <row r="2" spans="1:21" ht="15" customHeight="1">
-      <c r="A2" s="278" t="s">
+      <c r="A2" s="280" t="s">
         <v>1215</v>
       </c>
-      <c r="B2" s="270"/>
-[...8 lines deleted...]
-      <c r="K2" s="270"/>
+      <c r="B2" s="272"/>
+      <c r="C2" s="272"/>
+      <c r="D2" s="272"/>
+      <c r="E2" s="272"/>
+      <c r="F2" s="272"/>
+      <c r="G2" s="272"/>
+      <c r="H2" s="272"/>
+      <c r="I2" s="272"/>
+      <c r="J2" s="272"/>
+      <c r="K2" s="272"/>
     </row>
     <row r="3" spans="1:21" ht="15" customHeight="1">
-      <c r="A3" s="270"/>
-[...9 lines deleted...]
-      <c r="K3" s="270"/>
+      <c r="A3" s="272"/>
+      <c r="B3" s="272"/>
+      <c r="C3" s="272"/>
+      <c r="D3" s="272"/>
+      <c r="E3" s="272"/>
+      <c r="F3" s="272"/>
+      <c r="G3" s="272"/>
+      <c r="H3" s="272"/>
+      <c r="I3" s="272"/>
+      <c r="J3" s="272"/>
+      <c r="K3" s="272"/>
     </row>
     <row r="4" spans="1:21" ht="15" customHeight="1">
-      <c r="A4" s="270"/>
-[...9 lines deleted...]
-      <c r="K4" s="270"/>
+      <c r="A4" s="272"/>
+      <c r="B4" s="272"/>
+      <c r="C4" s="272"/>
+      <c r="D4" s="272"/>
+      <c r="E4" s="272"/>
+      <c r="F4" s="272"/>
+      <c r="G4" s="272"/>
+      <c r="H4" s="272"/>
+      <c r="I4" s="272"/>
+      <c r="J4" s="272"/>
+      <c r="K4" s="272"/>
     </row>
     <row r="5" spans="1:21" ht="15" customHeight="1">
-      <c r="A5" s="289" t="s">
+      <c r="A5" s="291" t="s">
         <v>347</v>
       </c>
-      <c r="B5" s="270"/>
-[...8 lines deleted...]
-      <c r="K5" s="270"/>
+      <c r="B5" s="272"/>
+      <c r="C5" s="272"/>
+      <c r="D5" s="272"/>
+      <c r="E5" s="272"/>
+      <c r="F5" s="272"/>
+      <c r="G5" s="272"/>
+      <c r="H5" s="272"/>
+      <c r="I5" s="272"/>
+      <c r="J5" s="272"/>
+      <c r="K5" s="272"/>
     </row>
     <row r="6" spans="1:21" ht="15" customHeight="1">
-      <c r="A6" s="270"/>
-[...9 lines deleted...]
-      <c r="K6" s="270"/>
+      <c r="A6" s="272"/>
+      <c r="B6" s="272"/>
+      <c r="C6" s="272"/>
+      <c r="D6" s="272"/>
+      <c r="E6" s="272"/>
+      <c r="F6" s="272"/>
+      <c r="G6" s="272"/>
+      <c r="H6" s="272"/>
+      <c r="I6" s="272"/>
+      <c r="J6" s="272"/>
+      <c r="K6" s="272"/>
     </row>
     <row r="7" spans="1:21" ht="15" customHeight="1">
-      <c r="A7" s="270"/>
-[...9 lines deleted...]
-      <c r="K7" s="270"/>
+      <c r="A7" s="272"/>
+      <c r="B7" s="272"/>
+      <c r="C7" s="272"/>
+      <c r="D7" s="272"/>
+      <c r="E7" s="272"/>
+      <c r="F7" s="272"/>
+      <c r="G7" s="272"/>
+      <c r="H7" s="272"/>
+      <c r="I7" s="272"/>
+      <c r="J7" s="272"/>
+      <c r="K7" s="272"/>
     </row>
     <row r="8" spans="1:21" ht="13.9" customHeight="1">
-      <c r="A8" s="270"/>
-[...9 lines deleted...]
-      <c r="K8" s="270"/>
+      <c r="A8" s="272"/>
+      <c r="B8" s="272"/>
+      <c r="C8" s="272"/>
+      <c r="D8" s="272"/>
+      <c r="E8" s="272"/>
+      <c r="F8" s="272"/>
+      <c r="G8" s="272"/>
+      <c r="H8" s="272"/>
+      <c r="I8" s="272"/>
+      <c r="J8" s="272"/>
+      <c r="K8" s="272"/>
     </row>
     <row r="9" spans="1:21" ht="36" customHeight="1">
-      <c r="A9" s="289" t="s">
+      <c r="A9" s="291" t="s">
         <v>1057</v>
       </c>
-      <c r="B9" s="270"/>
-[...18 lines deleted...]
-      <c r="U9" s="270"/>
+      <c r="B9" s="272"/>
+      <c r="C9" s="272"/>
+      <c r="D9" s="272"/>
+      <c r="E9" s="272"/>
+      <c r="F9" s="272"/>
+      <c r="G9" s="272"/>
+      <c r="H9" s="272"/>
+      <c r="I9" s="272"/>
+      <c r="J9" s="272"/>
+      <c r="K9" s="272"/>
+      <c r="L9" s="290"/>
+      <c r="M9" s="272"/>
+      <c r="N9" s="272"/>
+      <c r="O9" s="272"/>
+      <c r="P9" s="272"/>
+      <c r="Q9" s="272"/>
+      <c r="R9" s="272"/>
+      <c r="S9" s="272"/>
+      <c r="T9" s="272"/>
+      <c r="U9" s="272"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" s="6"/>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="2"/>
       <c r="M10" s="2"/>
       <c r="N10" s="2"/>
       <c r="O10" s="2"/>
       <c r="P10" s="2"/>
       <c r="Q10" s="2"/>
       <c r="R10" s="2"/>
       <c r="S10" s="2"/>
       <c r="T10" s="2"/>
       <c r="U10" s="2"/>
     </row>
     <row r="11" spans="1:21">
-      <c r="A11" s="302" t="s">
+      <c r="A11" s="304" t="s">
         <v>348</v>
       </c>
-      <c r="B11" s="270"/>
-[...2 lines deleted...]
-      <c r="E11" s="270"/>
+      <c r="B11" s="272"/>
+      <c r="C11" s="272"/>
+      <c r="D11" s="272"/>
+      <c r="E11" s="272"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="23"/>
       <c r="I11" s="23"/>
       <c r="J11" s="23"/>
       <c r="K11" s="23"/>
       <c r="L11" s="24"/>
       <c r="M11" s="24"/>
       <c r="N11" s="24"/>
       <c r="O11" s="24"/>
       <c r="P11" s="24"/>
       <c r="Q11" s="24"/>
       <c r="R11" s="24"/>
       <c r="S11" s="24"/>
       <c r="T11" s="24"/>
       <c r="U11" s="24"/>
     </row>
     <row r="12" spans="1:21" ht="14.25">
       <c r="A12" s="6"/>
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
     </row>
     <row r="13" spans="1:21" ht="14.25">
-      <c r="A13" s="271" t="s">
+      <c r="A13" s="273" t="s">
         <v>349</v>
       </c>
-      <c r="B13" s="270"/>
-[...8 lines deleted...]
-      <c r="K13" s="270"/>
+      <c r="B13" s="272"/>
+      <c r="C13" s="272"/>
+      <c r="D13" s="272"/>
+      <c r="E13" s="272"/>
+      <c r="F13" s="272"/>
+      <c r="G13" s="272"/>
+      <c r="H13" s="272"/>
+      <c r="I13" s="272"/>
+      <c r="J13" s="272"/>
+      <c r="K13" s="272"/>
     </row>
     <row r="14" spans="1:21" ht="15" customHeight="1">
       <c r="A14" s="7"/>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
     </row>
     <row r="15" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A15" s="271" t="s">
+      <c r="A15" s="273" t="s">
         <v>323</v>
       </c>
-      <c r="B15" s="270"/>
+      <c r="B15" s="272"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>324</v>
       </c>
       <c r="D18" s="22"/>
       <c r="E18" s="10" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="26.25" customHeight="1">
       <c r="A19" s="11" t="s">
         <v>326</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>327</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>86</v>
       </c>
       <c r="D19" s="26" t="s">
         <v>351</v>
       </c>
       <c r="E19" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="F19" s="315" t="s">
+      <c r="F19" s="317" t="s">
         <v>352</v>
       </c>
-      <c r="G19" s="294"/>
-[...3 lines deleted...]
-      <c r="K19" s="316"/>
+      <c r="G19" s="296"/>
+      <c r="H19" s="296"/>
+      <c r="I19" s="296"/>
+      <c r="J19" s="296"/>
+      <c r="K19" s="318"/>
     </row>
     <row r="20" spans="1:11" ht="38.25">
       <c r="A20" s="13">
         <v>1</v>
       </c>
       <c r="B20" s="28" t="s">
         <v>199</v>
       </c>
       <c r="C20" s="29" t="s">
         <v>353</v>
       </c>
       <c r="D20" s="30" t="s">
         <v>354</v>
       </c>
       <c r="E20" s="31" t="s">
         <v>355</v>
       </c>
-      <c r="F20" s="317" t="s">
+      <c r="F20" s="319" t="s">
         <v>356</v>
       </c>
-      <c r="G20" s="297"/>
-[...3 lines deleted...]
-      <c r="K20" s="297"/>
+      <c r="G20" s="299"/>
+      <c r="H20" s="299"/>
+      <c r="I20" s="299"/>
+      <c r="J20" s="299"/>
+      <c r="K20" s="299"/>
     </row>
     <row r="21" spans="1:11" ht="33.75" customHeight="1">
       <c r="A21" s="18">
         <v>2</v>
       </c>
       <c r="B21" s="32" t="s">
         <v>200</v>
       </c>
       <c r="C21" s="16" t="s">
         <v>357</v>
       </c>
       <c r="D21" s="33" t="s">
         <v>354</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>358</v>
       </c>
-      <c r="F21" s="317" t="s">
+      <c r="F21" s="319" t="s">
         <v>359</v>
       </c>
-      <c r="G21" s="297"/>
-[...3 lines deleted...]
-      <c r="K21" s="297"/>
+      <c r="G21" s="299"/>
+      <c r="H21" s="299"/>
+      <c r="I21" s="299"/>
+      <c r="J21" s="299"/>
+      <c r="K21" s="299"/>
     </row>
     <row r="22" spans="1:11" ht="82.5" customHeight="1">
       <c r="A22" s="18">
         <v>3</v>
       </c>
       <c r="B22" s="34" t="s">
         <v>201</v>
       </c>
       <c r="C22" s="16" t="s">
         <v>1217</v>
       </c>
       <c r="D22" s="33" t="s">
         <v>354</v>
       </c>
       <c r="E22" s="16" t="s">
         <v>360</v>
       </c>
-      <c r="F22" s="317"/>
-[...4 lines deleted...]
-      <c r="K22" s="297"/>
+      <c r="F22" s="319"/>
+      <c r="G22" s="299"/>
+      <c r="H22" s="299"/>
+      <c r="I22" s="299"/>
+      <c r="J22" s="299"/>
+      <c r="K22" s="299"/>
     </row>
     <row r="23" spans="1:11" ht="78.75" customHeight="1">
       <c r="A23" s="18">
         <v>4</v>
       </c>
       <c r="B23" s="34" t="s">
         <v>202</v>
       </c>
       <c r="C23" s="16" t="s">
         <v>361</v>
       </c>
       <c r="D23" s="33" t="s">
         <v>354</v>
       </c>
       <c r="E23" s="16"/>
-      <c r="F23" s="318" t="s">
+      <c r="F23" s="320" t="s">
         <v>1210</v>
       </c>
-      <c r="G23" s="297"/>
-[...3 lines deleted...]
-      <c r="K23" s="297"/>
+      <c r="G23" s="299"/>
+      <c r="H23" s="299"/>
+      <c r="I23" s="299"/>
+      <c r="J23" s="299"/>
+      <c r="K23" s="299"/>
     </row>
     <row r="24" spans="1:11" ht="66.75" customHeight="1">
       <c r="A24" s="18">
         <v>5</v>
       </c>
       <c r="B24" s="35" t="s">
         <v>203</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>362</v>
       </c>
       <c r="D24" s="36" t="s">
         <v>363</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>364</v>
       </c>
-      <c r="F24" s="318" t="s">
+      <c r="F24" s="320" t="s">
         <v>365</v>
       </c>
-      <c r="G24" s="297"/>
-[...3 lines deleted...]
-      <c r="K24" s="297"/>
+      <c r="G24" s="299"/>
+      <c r="H24" s="299"/>
+      <c r="I24" s="299"/>
+      <c r="J24" s="299"/>
+      <c r="K24" s="299"/>
     </row>
     <row r="25" spans="1:11" ht="78.75" customHeight="1">
       <c r="A25" s="18">
         <v>6</v>
       </c>
       <c r="B25" s="34" t="s">
         <v>204</v>
       </c>
       <c r="C25" s="16" t="s">
         <v>366</v>
       </c>
       <c r="D25" s="37" t="s">
         <v>354</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>367</v>
       </c>
-      <c r="F25" s="318" t="s">
+      <c r="F25" s="320" t="s">
         <v>1211</v>
       </c>
-      <c r="G25" s="297"/>
-[...3 lines deleted...]
-      <c r="K25" s="297"/>
+      <c r="G25" s="299"/>
+      <c r="H25" s="299"/>
+      <c r="I25" s="299"/>
+      <c r="J25" s="299"/>
+      <c r="K25" s="299"/>
     </row>
     <row r="26" spans="1:11" ht="107.25" customHeight="1">
       <c r="A26" s="18">
         <v>7</v>
       </c>
       <c r="B26" s="35" t="s">
         <v>368</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>369</v>
       </c>
       <c r="D26" s="36" t="s">
         <v>363</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>370</v>
       </c>
-      <c r="F26" s="318" t="s">
+      <c r="F26" s="320" t="s">
         <v>1212</v>
       </c>
-      <c r="G26" s="297"/>
-[...3 lines deleted...]
-      <c r="K26" s="297"/>
+      <c r="G26" s="299"/>
+      <c r="H26" s="299"/>
+      <c r="I26" s="299"/>
+      <c r="J26" s="299"/>
+      <c r="K26" s="299"/>
     </row>
     <row r="27" spans="1:11" ht="15.75" customHeight="1">
       <c r="A27" s="18">
         <v>8</v>
       </c>
       <c r="B27" s="35" t="s">
         <v>206</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>371</v>
       </c>
       <c r="D27" s="36" t="s">
         <v>354</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>372</v>
       </c>
-      <c r="F27" s="318" t="s">
+      <c r="F27" s="320" t="s">
         <v>373</v>
       </c>
-      <c r="G27" s="297"/>
-[...3 lines deleted...]
-      <c r="K27" s="297"/>
+      <c r="G27" s="299"/>
+      <c r="H27" s="299"/>
+      <c r="I27" s="299"/>
+      <c r="J27" s="299"/>
+      <c r="K27" s="299"/>
     </row>
     <row r="28" spans="1:11" ht="15.75" customHeight="1">
       <c r="A28" s="18">
         <v>9</v>
       </c>
       <c r="B28" s="34" t="s">
         <v>165</v>
       </c>
       <c r="C28" s="16" t="s">
         <v>374</v>
       </c>
       <c r="D28" s="37"/>
       <c r="E28" s="16" t="s">
         <v>375</v>
       </c>
-      <c r="F28" s="318" t="s">
+      <c r="F28" s="320" t="s">
         <v>376</v>
       </c>
-      <c r="G28" s="297"/>
-[...3 lines deleted...]
-      <c r="K28" s="297"/>
+      <c r="G28" s="299"/>
+      <c r="H28" s="299"/>
+      <c r="I28" s="299"/>
+      <c r="J28" s="299"/>
+      <c r="K28" s="299"/>
     </row>
     <row r="29" spans="1:11" ht="53.25" customHeight="1">
       <c r="A29" s="18">
         <v>10</v>
       </c>
       <c r="B29" s="34" t="s">
         <v>166</v>
       </c>
       <c r="C29" s="16" t="s">
         <v>377</v>
       </c>
       <c r="D29" s="37"/>
       <c r="E29" s="16" t="s">
         <v>378</v>
       </c>
-      <c r="F29" s="318" t="s">
+      <c r="F29" s="320" t="s">
         <v>376</v>
       </c>
-      <c r="G29" s="297"/>
-[...3 lines deleted...]
-      <c r="K29" s="297"/>
+      <c r="G29" s="299"/>
+      <c r="H29" s="299"/>
+      <c r="I29" s="299"/>
+      <c r="J29" s="299"/>
+      <c r="K29" s="299"/>
     </row>
     <row r="30" spans="1:11" ht="53.25" customHeight="1">
       <c r="A30" s="18">
         <v>11</v>
       </c>
       <c r="B30" s="35" t="s">
         <v>167</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>379</v>
       </c>
       <c r="D30" s="39"/>
       <c r="E30" s="4" t="s">
         <v>380</v>
       </c>
-      <c r="F30" s="318" t="s">
+      <c r="F30" s="320" t="s">
         <v>376</v>
       </c>
-      <c r="G30" s="297"/>
-[...3 lines deleted...]
-      <c r="K30" s="297"/>
+      <c r="G30" s="299"/>
+      <c r="H30" s="299"/>
+      <c r="I30" s="299"/>
+      <c r="J30" s="299"/>
+      <c r="K30" s="299"/>
     </row>
     <row r="31" spans="1:11" ht="63" customHeight="1">
       <c r="A31" s="18">
         <v>12</v>
       </c>
       <c r="B31" s="34" t="s">
         <v>207</v>
       </c>
       <c r="C31" s="16" t="s">
         <v>381</v>
       </c>
       <c r="D31" s="37" t="s">
         <v>354</v>
       </c>
       <c r="E31" s="16" t="s">
         <v>382</v>
       </c>
-      <c r="F31" s="318" t="s">
+      <c r="F31" s="320" t="s">
         <v>383</v>
       </c>
-      <c r="G31" s="297"/>
-[...3 lines deleted...]
-      <c r="K31" s="297"/>
+      <c r="G31" s="299"/>
+      <c r="H31" s="299"/>
+      <c r="I31" s="299"/>
+      <c r="J31" s="299"/>
+      <c r="K31" s="299"/>
     </row>
     <row r="32" spans="1:11" ht="15.75" customHeight="1">
       <c r="A32" s="18">
         <v>13</v>
       </c>
       <c r="B32" s="35" t="s">
         <v>208</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>384</v>
       </c>
       <c r="D32" s="39"/>
       <c r="E32" s="4" t="s">
         <v>385</v>
       </c>
-      <c r="F32" s="318" t="s">
+      <c r="F32" s="320" t="s">
         <v>376</v>
       </c>
-      <c r="G32" s="297"/>
-[...3 lines deleted...]
-      <c r="K32" s="297"/>
+      <c r="G32" s="299"/>
+      <c r="H32" s="299"/>
+      <c r="I32" s="299"/>
+      <c r="J32" s="299"/>
+      <c r="K32" s="299"/>
     </row>
     <row r="33" spans="1:11" ht="112.5" customHeight="1">
       <c r="A33" s="18">
         <v>14</v>
       </c>
       <c r="B33" s="35" t="s">
         <v>209</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>386</v>
       </c>
       <c r="D33" s="39" t="s">
         <v>363</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>387</v>
       </c>
-      <c r="F33" s="318" t="s">
+      <c r="F33" s="320" t="s">
         <v>388</v>
       </c>
-      <c r="G33" s="297"/>
-[...3 lines deleted...]
-      <c r="K33" s="297"/>
+      <c r="G33" s="299"/>
+      <c r="H33" s="299"/>
+      <c r="I33" s="299"/>
+      <c r="J33" s="299"/>
+      <c r="K33" s="299"/>
     </row>
     <row r="34" spans="1:11" ht="15.75" customHeight="1">
       <c r="A34" s="18">
         <v>15</v>
       </c>
       <c r="B34" s="35" t="s">
         <v>210</v>
       </c>
       <c r="C34" s="4" t="s">
         <v>389</v>
       </c>
       <c r="D34" s="39" t="s">
         <v>363</v>
       </c>
       <c r="E34" s="4" t="s">
         <v>390</v>
       </c>
-      <c r="F34" s="318" t="s">
+      <c r="F34" s="320" t="s">
         <v>376</v>
       </c>
-      <c r="G34" s="297"/>
-[...3 lines deleted...]
-      <c r="K34" s="297"/>
+      <c r="G34" s="299"/>
+      <c r="H34" s="299"/>
+      <c r="I34" s="299"/>
+      <c r="J34" s="299"/>
+      <c r="K34" s="299"/>
     </row>
     <row r="35" spans="1:11" ht="15.75" customHeight="1">
       <c r="A35" s="18">
         <v>16</v>
       </c>
       <c r="B35" s="35" t="s">
         <v>132</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>391</v>
       </c>
       <c r="D35" s="39"/>
       <c r="E35" s="4"/>
-      <c r="F35" s="318" t="s">
+      <c r="F35" s="320" t="s">
         <v>376</v>
       </c>
-      <c r="G35" s="297"/>
-[...3 lines deleted...]
-      <c r="K35" s="297"/>
+      <c r="G35" s="299"/>
+      <c r="H35" s="299"/>
+      <c r="I35" s="299"/>
+      <c r="J35" s="299"/>
+      <c r="K35" s="299"/>
     </row>
     <row r="36" spans="1:11" ht="15.75" customHeight="1">
       <c r="A36" s="18">
         <v>17</v>
       </c>
       <c r="B36" s="35" t="s">
         <v>133</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>391</v>
       </c>
       <c r="D36" s="39"/>
       <c r="E36" s="4"/>
-      <c r="F36" s="318" t="s">
+      <c r="F36" s="320" t="s">
         <v>376</v>
       </c>
-      <c r="G36" s="297"/>
-[...3 lines deleted...]
-      <c r="K36" s="297"/>
+      <c r="G36" s="299"/>
+      <c r="H36" s="299"/>
+      <c r="I36" s="299"/>
+      <c r="J36" s="299"/>
+      <c r="K36" s="299"/>
     </row>
     <row r="37" spans="1:11" ht="15.75" customHeight="1">
       <c r="A37" s="18">
         <v>18</v>
       </c>
       <c r="B37" s="35" t="s">
         <v>134</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>391</v>
       </c>
       <c r="D37" s="39"/>
       <c r="E37" s="4"/>
-      <c r="F37" s="318" t="s">
+      <c r="F37" s="320" t="s">
         <v>376</v>
       </c>
-      <c r="G37" s="297"/>
-[...3 lines deleted...]
-      <c r="K37" s="297"/>
+      <c r="G37" s="299"/>
+      <c r="H37" s="299"/>
+      <c r="I37" s="299"/>
+      <c r="J37" s="299"/>
+      <c r="K37" s="299"/>
     </row>
     <row r="38" spans="1:11" ht="15.75" customHeight="1">
       <c r="A38" s="13">
         <v>19</v>
       </c>
       <c r="B38" s="35" t="s">
         <v>211</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>392</v>
       </c>
       <c r="D38" s="39"/>
       <c r="E38" s="4" t="s">
         <v>393</v>
       </c>
-      <c r="F38" s="318" t="s">
+      <c r="F38" s="320" t="s">
         <v>394</v>
       </c>
-      <c r="G38" s="297"/>
-[...3 lines deleted...]
-      <c r="K38" s="297"/>
+      <c r="G38" s="299"/>
+      <c r="H38" s="299"/>
+      <c r="I38" s="299"/>
+      <c r="J38" s="299"/>
+      <c r="K38" s="299"/>
     </row>
     <row r="39" spans="1:11" ht="15.75" customHeight="1">
       <c r="A39" s="18">
         <v>20</v>
       </c>
       <c r="B39" s="35" t="s">
         <v>212</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>395</v>
       </c>
       <c r="D39" s="39"/>
       <c r="E39" s="4" t="s">
         <v>396</v>
       </c>
-      <c r="F39" s="318" t="s">
+      <c r="F39" s="320" t="s">
         <v>394</v>
       </c>
-      <c r="G39" s="297"/>
-[...3 lines deleted...]
-      <c r="K39" s="297"/>
+      <c r="G39" s="299"/>
+      <c r="H39" s="299"/>
+      <c r="I39" s="299"/>
+      <c r="J39" s="299"/>
+      <c r="K39" s="299"/>
     </row>
     <row r="40" spans="1:11" ht="15.75" customHeight="1">
       <c r="A40" s="18">
         <v>21</v>
       </c>
       <c r="B40" s="35" t="s">
         <v>213</v>
       </c>
       <c r="C40" s="4" t="s">
         <v>397</v>
       </c>
       <c r="D40" s="39"/>
       <c r="E40" s="4" t="s">
         <v>398</v>
       </c>
-      <c r="F40" s="318" t="s">
+      <c r="F40" s="320" t="s">
         <v>376</v>
       </c>
-      <c r="G40" s="297"/>
-[...3 lines deleted...]
-      <c r="K40" s="297"/>
+      <c r="G40" s="299"/>
+      <c r="H40" s="299"/>
+      <c r="I40" s="299"/>
+      <c r="J40" s="299"/>
+      <c r="K40" s="299"/>
     </row>
     <row r="41" spans="1:11" ht="15.75" customHeight="1">
       <c r="A41" s="18">
         <v>22</v>
       </c>
       <c r="B41" s="35" t="s">
         <v>399</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>400</v>
       </c>
       <c r="D41" s="39" t="s">
         <v>363</v>
       </c>
       <c r="E41" s="4" t="s">
         <v>401</v>
       </c>
-      <c r="F41" s="318" t="s">
+      <c r="F41" s="320" t="s">
         <v>402</v>
       </c>
-      <c r="G41" s="297"/>
-[...3 lines deleted...]
-      <c r="K41" s="297"/>
+      <c r="G41" s="299"/>
+      <c r="H41" s="299"/>
+      <c r="I41" s="299"/>
+      <c r="J41" s="299"/>
+      <c r="K41" s="299"/>
     </row>
     <row r="42" spans="1:11" ht="15.75" customHeight="1">
       <c r="A42" s="18">
         <v>23</v>
       </c>
       <c r="B42" s="41" t="s">
         <v>403</v>
       </c>
       <c r="C42" s="4" t="s">
         <v>404</v>
       </c>
       <c r="D42" s="39" t="s">
         <v>363</v>
       </c>
       <c r="E42" s="4" t="s">
         <v>405</v>
       </c>
-      <c r="F42" s="318" t="s">
+      <c r="F42" s="320" t="s">
         <v>406</v>
       </c>
-      <c r="G42" s="297"/>
-[...3 lines deleted...]
-      <c r="K42" s="297"/>
+      <c r="G42" s="299"/>
+      <c r="H42" s="299"/>
+      <c r="I42" s="299"/>
+      <c r="J42" s="299"/>
+      <c r="K42" s="299"/>
     </row>
     <row r="43" spans="1:11" ht="15.75" customHeight="1">
       <c r="A43" s="18">
         <v>24</v>
       </c>
       <c r="B43" s="41" t="s">
         <v>407</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>408</v>
       </c>
       <c r="D43" s="39" t="s">
         <v>363</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>409</v>
       </c>
-      <c r="F43" s="318" t="s">
+      <c r="F43" s="320" t="s">
         <v>406</v>
       </c>
-      <c r="G43" s="297"/>
-[...3 lines deleted...]
-      <c r="K43" s="297"/>
+      <c r="G43" s="299"/>
+      <c r="H43" s="299"/>
+      <c r="I43" s="299"/>
+      <c r="J43" s="299"/>
+      <c r="K43" s="299"/>
     </row>
     <row r="44" spans="1:11" ht="15.75" customHeight="1">
       <c r="A44" s="18">
         <v>25</v>
       </c>
       <c r="B44" s="41" t="s">
         <v>217</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>410</v>
       </c>
       <c r="D44" s="39" t="s">
         <v>363</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>411</v>
       </c>
-      <c r="F44" s="318" t="s">
+      <c r="F44" s="320" t="s">
         <v>406</v>
       </c>
-      <c r="G44" s="297"/>
-[...3 lines deleted...]
-      <c r="K44" s="297"/>
+      <c r="G44" s="299"/>
+      <c r="H44" s="299"/>
+      <c r="I44" s="299"/>
+      <c r="J44" s="299"/>
+      <c r="K44" s="299"/>
     </row>
     <row r="45" spans="1:11" ht="15.75" customHeight="1">
       <c r="A45" s="18">
         <v>26</v>
       </c>
       <c r="B45" s="41" t="s">
         <v>218</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>412</v>
       </c>
       <c r="D45" s="39" t="s">
         <v>363</v>
       </c>
       <c r="E45" s="4" t="s">
         <v>413</v>
       </c>
-      <c r="F45" s="318" t="s">
+      <c r="F45" s="320" t="s">
         <v>406</v>
       </c>
-      <c r="G45" s="297"/>
-[...3 lines deleted...]
-      <c r="K45" s="297"/>
+      <c r="G45" s="299"/>
+      <c r="H45" s="299"/>
+      <c r="I45" s="299"/>
+      <c r="J45" s="299"/>
+      <c r="K45" s="299"/>
     </row>
     <row r="46" spans="1:11" ht="15.75" customHeight="1">
       <c r="A46" s="18">
         <v>27</v>
       </c>
       <c r="B46" s="41" t="s">
         <v>414</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>415</v>
       </c>
       <c r="D46" s="39" t="s">
         <v>363</v>
       </c>
       <c r="E46" s="4" t="s">
         <v>416</v>
       </c>
-      <c r="F46" s="318" t="s">
+      <c r="F46" s="320" t="s">
         <v>406</v>
       </c>
-      <c r="G46" s="297"/>
-[...3 lines deleted...]
-      <c r="K46" s="297"/>
+      <c r="G46" s="299"/>
+      <c r="H46" s="299"/>
+      <c r="I46" s="299"/>
+      <c r="J46" s="299"/>
+      <c r="K46" s="299"/>
     </row>
     <row r="47" spans="1:11" ht="15.75" customHeight="1">
       <c r="A47" s="18">
         <v>28</v>
       </c>
       <c r="B47" s="41" t="s">
         <v>417</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>418</v>
       </c>
       <c r="D47" s="39" t="s">
         <v>363</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>419</v>
       </c>
-      <c r="F47" s="318" t="s">
+      <c r="F47" s="320" t="s">
         <v>406</v>
       </c>
-      <c r="G47" s="297"/>
-[...3 lines deleted...]
-      <c r="K47" s="297"/>
+      <c r="G47" s="299"/>
+      <c r="H47" s="299"/>
+      <c r="I47" s="299"/>
+      <c r="J47" s="299"/>
+      <c r="K47" s="299"/>
     </row>
     <row r="48" spans="1:11" ht="15.75" customHeight="1">
       <c r="A48" s="18">
         <v>29</v>
       </c>
       <c r="B48" s="41" t="s">
         <v>221</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>420</v>
       </c>
       <c r="D48" s="39" t="s">
         <v>363</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>421</v>
       </c>
-      <c r="F48" s="318" t="s">
+      <c r="F48" s="320" t="s">
         <v>406</v>
       </c>
-      <c r="G48" s="297"/>
-[...3 lines deleted...]
-      <c r="K48" s="297"/>
+      <c r="G48" s="299"/>
+      <c r="H48" s="299"/>
+      <c r="I48" s="299"/>
+      <c r="J48" s="299"/>
+      <c r="K48" s="299"/>
     </row>
     <row r="49" spans="1:11" ht="15.75" customHeight="1">
       <c r="A49" s="18">
         <v>30</v>
       </c>
       <c r="B49" s="41" t="s">
         <v>222</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>422</v>
       </c>
       <c r="D49" s="39" t="s">
         <v>363</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>423</v>
       </c>
-      <c r="F49" s="318" t="s">
+      <c r="F49" s="320" t="s">
         <v>406</v>
       </c>
-      <c r="G49" s="297"/>
-[...3 lines deleted...]
-      <c r="K49" s="297"/>
+      <c r="G49" s="299"/>
+      <c r="H49" s="299"/>
+      <c r="I49" s="299"/>
+      <c r="J49" s="299"/>
+      <c r="K49" s="299"/>
     </row>
     <row r="50" spans="1:11" ht="15.75" customHeight="1">
       <c r="A50" s="18">
         <v>31</v>
       </c>
       <c r="B50" s="41" t="s">
         <v>223</v>
       </c>
       <c r="C50" s="4" t="s">
         <v>424</v>
       </c>
       <c r="D50" s="39"/>
       <c r="E50" s="4"/>
-      <c r="F50" s="318" t="s">
+      <c r="F50" s="320" t="s">
         <v>406</v>
       </c>
-      <c r="G50" s="297"/>
-[...3 lines deleted...]
-      <c r="K50" s="297"/>
+      <c r="G50" s="299"/>
+      <c r="H50" s="299"/>
+      <c r="I50" s="299"/>
+      <c r="J50" s="299"/>
+      <c r="K50" s="299"/>
     </row>
     <row r="51" spans="1:11" ht="39.75" customHeight="1">
       <c r="A51" s="18">
         <v>32</v>
       </c>
       <c r="B51" s="41" t="s">
         <v>425</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>426</v>
       </c>
       <c r="D51" s="39" t="s">
         <v>363</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>427</v>
       </c>
-      <c r="F51" s="318" t="s">
+      <c r="F51" s="320" t="s">
         <v>406</v>
       </c>
-      <c r="G51" s="297"/>
-[...3 lines deleted...]
-      <c r="K51" s="297"/>
+      <c r="G51" s="299"/>
+      <c r="H51" s="299"/>
+      <c r="I51" s="299"/>
+      <c r="J51" s="299"/>
+      <c r="K51" s="299"/>
     </row>
     <row r="52" spans="1:11" ht="15.75" customHeight="1">
       <c r="A52" s="18">
         <v>33</v>
       </c>
       <c r="B52" s="41" t="s">
         <v>428</v>
       </c>
       <c r="C52" s="4" t="s">
         <v>429</v>
       </c>
       <c r="D52" s="39" t="s">
         <v>363</v>
       </c>
       <c r="E52" s="4" t="s">
         <v>430</v>
       </c>
-      <c r="F52" s="318" t="s">
+      <c r="F52" s="320" t="s">
         <v>406</v>
       </c>
-      <c r="G52" s="297"/>
-[...3 lines deleted...]
-      <c r="K52" s="297"/>
+      <c r="G52" s="299"/>
+      <c r="H52" s="299"/>
+      <c r="I52" s="299"/>
+      <c r="J52" s="299"/>
+      <c r="K52" s="299"/>
     </row>
     <row r="53" spans="1:11" ht="15.75" customHeight="1">
       <c r="A53" s="18">
         <v>34</v>
       </c>
       <c r="B53" s="41" t="s">
         <v>431</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>432</v>
       </c>
       <c r="D53" s="39" t="s">
         <v>363</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>433</v>
       </c>
-      <c r="F53" s="318" t="s">
+      <c r="F53" s="320" t="s">
         <v>406</v>
       </c>
-      <c r="G53" s="297"/>
-[...3 lines deleted...]
-      <c r="K53" s="297"/>
+      <c r="G53" s="299"/>
+      <c r="H53" s="299"/>
+      <c r="I53" s="299"/>
+      <c r="J53" s="299"/>
+      <c r="K53" s="299"/>
     </row>
     <row r="54" spans="1:11" ht="15.75" customHeight="1">
       <c r="A54" s="18">
         <v>35</v>
       </c>
       <c r="B54" s="41" t="s">
         <v>434</v>
       </c>
       <c r="C54" s="4" t="s">
         <v>435</v>
       </c>
       <c r="D54" s="39"/>
       <c r="E54" s="4"/>
-      <c r="F54" s="318" t="s">
+      <c r="F54" s="320" t="s">
         <v>406</v>
       </c>
-      <c r="G54" s="297"/>
-[...3 lines deleted...]
-      <c r="K54" s="297"/>
+      <c r="G54" s="299"/>
+      <c r="H54" s="299"/>
+      <c r="I54" s="299"/>
+      <c r="J54" s="299"/>
+      <c r="K54" s="299"/>
     </row>
     <row r="55" spans="1:11" ht="37.5" customHeight="1">
       <c r="A55" s="18">
         <v>36</v>
       </c>
       <c r="B55" s="41" t="s">
         <v>436</v>
       </c>
       <c r="C55" s="4" t="s">
         <v>1213</v>
       </c>
       <c r="D55" s="39"/>
       <c r="E55" s="4"/>
-      <c r="F55" s="318" t="s">
+      <c r="F55" s="320" t="s">
         <v>406</v>
       </c>
-      <c r="G55" s="297"/>
-[...3 lines deleted...]
-      <c r="K55" s="297"/>
+      <c r="G55" s="299"/>
+      <c r="H55" s="299"/>
+      <c r="I55" s="299"/>
+      <c r="J55" s="299"/>
+      <c r="K55" s="299"/>
     </row>
     <row r="56" spans="1:11" ht="81.75" customHeight="1">
       <c r="A56" s="18">
         <v>37</v>
       </c>
       <c r="B56" s="41" t="s">
         <v>437</v>
       </c>
       <c r="C56" s="4" t="s">
         <v>438</v>
       </c>
       <c r="D56" s="39"/>
       <c r="E56" s="4" t="s">
         <v>439</v>
       </c>
-      <c r="F56" s="318" t="s">
+      <c r="F56" s="320" t="s">
         <v>406</v>
       </c>
-      <c r="G56" s="297"/>
-[...3 lines deleted...]
-      <c r="K56" s="297"/>
+      <c r="G56" s="299"/>
+      <c r="H56" s="299"/>
+      <c r="I56" s="299"/>
+      <c r="J56" s="299"/>
+      <c r="K56" s="299"/>
     </row>
     <row r="57" spans="1:11" ht="37.5" customHeight="1">
       <c r="A57" s="18">
         <v>38</v>
       </c>
       <c r="B57" s="41" t="s">
         <v>440</v>
       </c>
       <c r="C57" s="4" t="s">
         <v>441</v>
       </c>
       <c r="D57" s="39"/>
       <c r="E57" s="4" t="s">
         <v>367</v>
       </c>
-      <c r="F57" s="318" t="s">
+      <c r="F57" s="320" t="s">
         <v>406</v>
       </c>
-      <c r="G57" s="297"/>
-[...3 lines deleted...]
-      <c r="K57" s="297"/>
+      <c r="G57" s="299"/>
+      <c r="H57" s="299"/>
+      <c r="I57" s="299"/>
+      <c r="J57" s="299"/>
+      <c r="K57" s="299"/>
     </row>
     <row r="58" spans="1:11" ht="37.5" customHeight="1">
       <c r="A58" s="18">
         <v>39</v>
       </c>
       <c r="B58" s="41" t="s">
         <v>442</v>
       </c>
       <c r="C58" s="4" t="s">
         <v>441</v>
       </c>
       <c r="D58" s="39"/>
       <c r="E58" s="4" t="s">
         <v>367</v>
       </c>
-      <c r="F58" s="318" t="s">
+      <c r="F58" s="320" t="s">
         <v>406</v>
       </c>
-      <c r="G58" s="297"/>
-[...3 lines deleted...]
-      <c r="K58" s="297"/>
+      <c r="G58" s="299"/>
+      <c r="H58" s="299"/>
+      <c r="I58" s="299"/>
+      <c r="J58" s="299"/>
+      <c r="K58" s="299"/>
     </row>
     <row r="59" spans="1:11" ht="37.5" customHeight="1">
       <c r="A59" s="18">
         <v>40</v>
       </c>
       <c r="B59" s="41" t="s">
         <v>443</v>
       </c>
       <c r="C59" s="4" t="s">
         <v>441</v>
       </c>
       <c r="D59" s="39"/>
       <c r="E59" s="4" t="s">
         <v>367</v>
       </c>
-      <c r="F59" s="318" t="s">
+      <c r="F59" s="320" t="s">
         <v>406</v>
       </c>
-      <c r="G59" s="297"/>
-[...3 lines deleted...]
-      <c r="K59" s="297"/>
+      <c r="G59" s="299"/>
+      <c r="H59" s="299"/>
+      <c r="I59" s="299"/>
+      <c r="J59" s="299"/>
+      <c r="K59" s="299"/>
     </row>
     <row r="60" spans="1:11" ht="88.5" customHeight="1">
       <c r="A60" s="18">
         <v>41</v>
       </c>
       <c r="B60" s="41" t="s">
         <v>444</v>
       </c>
       <c r="C60" s="4" t="s">
         <v>1214</v>
       </c>
       <c r="D60" s="39"/>
       <c r="E60" s="4" t="s">
         <v>445</v>
       </c>
-      <c r="F60" s="322" t="s">
+      <c r="F60" s="324" t="s">
         <v>406</v>
       </c>
-      <c r="G60" s="323"/>
-[...3 lines deleted...]
-      <c r="K60" s="323"/>
+      <c r="G60" s="325"/>
+      <c r="H60" s="325"/>
+      <c r="I60" s="325"/>
+      <c r="J60" s="325"/>
+      <c r="K60" s="325"/>
     </row>
     <row r="61" spans="1:11" ht="15.75" customHeight="1">
       <c r="A61" s="2" t="s">
         <v>446</v>
       </c>
       <c r="D61" s="22"/>
     </row>
     <row r="62" spans="1:11" ht="15.75" customHeight="1">
       <c r="D62" s="22"/>
     </row>
     <row r="63" spans="1:11" ht="15.75" customHeight="1">
-      <c r="A63" s="319" t="s">
+      <c r="A63" s="321" t="s">
         <v>447</v>
       </c>
-      <c r="B63" s="270"/>
-[...8 lines deleted...]
-      <c r="K63" s="270"/>
+      <c r="B63" s="272"/>
+      <c r="C63" s="272"/>
+      <c r="D63" s="272"/>
+      <c r="E63" s="272"/>
+      <c r="F63" s="272"/>
+      <c r="G63" s="272"/>
+      <c r="H63" s="272"/>
+      <c r="I63" s="272"/>
+      <c r="J63" s="272"/>
+      <c r="K63" s="272"/>
     </row>
     <row r="64" spans="1:11" ht="15.75" customHeight="1">
-      <c r="A64" s="270"/>
-[...9 lines deleted...]
-      <c r="K64" s="270"/>
+      <c r="A64" s="272"/>
+      <c r="B64" s="272"/>
+      <c r="C64" s="272"/>
+      <c r="D64" s="272"/>
+      <c r="E64" s="272"/>
+      <c r="F64" s="272"/>
+      <c r="G64" s="272"/>
+      <c r="H64" s="272"/>
+      <c r="I64" s="272"/>
+      <c r="J64" s="272"/>
+      <c r="K64" s="272"/>
     </row>
     <row r="65" spans="1:11" ht="15.75" customHeight="1">
-      <c r="A65" s="320" t="s">
+      <c r="A65" s="322" t="s">
         <v>448</v>
       </c>
-      <c r="B65" s="270"/>
+      <c r="B65" s="272"/>
     </row>
     <row r="66" spans="1:11" ht="15.75" customHeight="1"/>
     <row r="67" spans="1:11" ht="15.75" customHeight="1">
       <c r="D67" s="22"/>
     </row>
     <row r="68" spans="1:11" ht="15" customHeight="1">
-      <c r="A68" s="272" t="s">
+      <c r="A68" s="274" t="s">
         <v>449</v>
       </c>
-      <c r="B68" s="270"/>
-[...8 lines deleted...]
-      <c r="K68" s="270"/>
+      <c r="B68" s="272"/>
+      <c r="C68" s="272"/>
+      <c r="D68" s="272"/>
+      <c r="E68" s="272"/>
+      <c r="F68" s="272"/>
+      <c r="G68" s="272"/>
+      <c r="H68" s="272"/>
+      <c r="I68" s="272"/>
+      <c r="J68" s="272"/>
+      <c r="K68" s="272"/>
     </row>
     <row r="69" spans="1:11" ht="15.75" customHeight="1">
-      <c r="A69" s="270"/>
-[...9 lines deleted...]
-      <c r="K69" s="270"/>
+      <c r="A69" s="272"/>
+      <c r="B69" s="272"/>
+      <c r="C69" s="272"/>
+      <c r="D69" s="272"/>
+      <c r="E69" s="272"/>
+      <c r="F69" s="272"/>
+      <c r="G69" s="272"/>
+      <c r="H69" s="272"/>
+      <c r="I69" s="272"/>
+      <c r="J69" s="272"/>
+      <c r="K69" s="272"/>
     </row>
     <row r="70" spans="1:11" ht="15.75" customHeight="1">
-      <c r="A70" s="270"/>
-[...9 lines deleted...]
-      <c r="K70" s="270"/>
+      <c r="A70" s="272"/>
+      <c r="B70" s="272"/>
+      <c r="C70" s="272"/>
+      <c r="D70" s="272"/>
+      <c r="E70" s="272"/>
+      <c r="F70" s="272"/>
+      <c r="G70" s="272"/>
+      <c r="H70" s="272"/>
+      <c r="I70" s="272"/>
+      <c r="J70" s="272"/>
+      <c r="K70" s="272"/>
     </row>
     <row r="71" spans="1:11" ht="15.75" customHeight="1">
-      <c r="A71" s="270"/>
-[...9 lines deleted...]
-      <c r="K71" s="270"/>
+      <c r="A71" s="272"/>
+      <c r="B71" s="272"/>
+      <c r="C71" s="272"/>
+      <c r="D71" s="272"/>
+      <c r="E71" s="272"/>
+      <c r="F71" s="272"/>
+      <c r="G71" s="272"/>
+      <c r="H71" s="272"/>
+      <c r="I71" s="272"/>
+      <c r="J71" s="272"/>
+      <c r="K71" s="272"/>
     </row>
     <row r="72" spans="1:11" ht="14.25" customHeight="1">
       <c r="A72" s="42"/>
       <c r="B72" s="42"/>
       <c r="C72" s="42"/>
       <c r="D72" s="42"/>
       <c r="E72" s="42"/>
       <c r="F72" s="42"/>
       <c r="G72" s="42"/>
       <c r="H72" s="42"/>
       <c r="I72" s="42"/>
       <c r="J72" s="42"/>
       <c r="K72" s="42"/>
     </row>
     <row r="73" spans="1:11" ht="15.75" customHeight="1">
       <c r="A73" s="21" t="s">
         <v>450</v>
       </c>
       <c r="D73" s="22"/>
     </row>
     <row r="74" spans="1:11" ht="15.75" customHeight="1">
       <c r="A74" s="43" t="s">
         <v>451</v>
       </c>
     </row>
@@ -31022,92 +31022,92 @@
         <v>453</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="15.75" customHeight="1">
       <c r="B77" s="44" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="78" spans="1:11" ht="15.75" customHeight="1">
       <c r="A78" s="43" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="79" spans="1:11" ht="15.75" customHeight="1">
       <c r="B79" s="44" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="81" spans="1:5" ht="14.25" customHeight="1">
       <c r="A81" s="21" t="s">
         <v>457</v>
       </c>
       <c r="D81" s="22"/>
     </row>
     <row r="82" spans="1:5" ht="14.25" customHeight="1">
-      <c r="A82" s="321" t="s">
+      <c r="A82" s="323" t="s">
         <v>458</v>
       </c>
-      <c r="B82" s="270"/>
-[...2 lines deleted...]
-      <c r="E82" s="270"/>
+      <c r="B82" s="272"/>
+      <c r="C82" s="272"/>
+      <c r="D82" s="272"/>
+      <c r="E82" s="272"/>
     </row>
     <row r="83" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A83" s="270"/>
-[...3 lines deleted...]
-      <c r="E83" s="270"/>
+      <c r="A83" s="272"/>
+      <c r="B83" s="272"/>
+      <c r="C83" s="272"/>
+      <c r="D83" s="272"/>
+      <c r="E83" s="272"/>
     </row>
     <row r="84" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A84" s="270"/>
-[...3 lines deleted...]
-      <c r="E84" s="270"/>
+      <c r="A84" s="272"/>
+      <c r="B84" s="272"/>
+      <c r="C84" s="272"/>
+      <c r="D84" s="272"/>
+      <c r="E84" s="272"/>
     </row>
     <row r="85" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A85" s="270"/>
-[...3 lines deleted...]
-      <c r="E85" s="270"/>
+      <c r="A85" s="272"/>
+      <c r="B85" s="272"/>
+      <c r="C85" s="272"/>
+      <c r="D85" s="272"/>
+      <c r="E85" s="272"/>
     </row>
     <row r="86" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A86" s="270"/>
-[...3 lines deleted...]
-      <c r="E86" s="270"/>
+      <c r="A86" s="272"/>
+      <c r="B86" s="272"/>
+      <c r="C86" s="272"/>
+      <c r="D86" s="272"/>
+      <c r="E86" s="272"/>
     </row>
     <row r="87" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A87" s="270"/>
-[...3 lines deleted...]
-      <c r="E87" s="270"/>
+      <c r="A87" s="272"/>
+      <c r="B87" s="272"/>
+      <c r="C87" s="272"/>
+      <c r="D87" s="272"/>
+      <c r="E87" s="272"/>
     </row>
     <row r="88" spans="1:5" ht="15.75" customHeight="1">
       <c r="A88" s="45" t="s">
         <v>459</v>
       </c>
       <c r="B88" s="2"/>
       <c r="C88" s="2"/>
       <c r="D88" s="22"/>
       <c r="E88" s="2"/>
     </row>
     <row r="89" spans="1:5" ht="15.75" customHeight="1">
       <c r="A89" s="2"/>
       <c r="B89" s="2"/>
       <c r="C89" s="2"/>
       <c r="D89" s="22"/>
       <c r="E89" s="2"/>
     </row>
     <row r="90" spans="1:5" ht="15.75" customHeight="1">
       <c r="A90" s="46" t="s">
         <v>460</v>
       </c>
       <c r="B90" s="47"/>
       <c r="C90" s="47"/>
       <c r="D90" s="48"/>
       <c r="E90" s="47"/>
@@ -31134,99 +31134,99 @@
       <c r="A93" s="49"/>
       <c r="B93" s="49"/>
       <c r="C93" s="49"/>
       <c r="D93" s="50"/>
       <c r="E93" s="49"/>
     </row>
     <row r="94" spans="1:5" ht="15.75" customHeight="1">
       <c r="A94" s="46" t="s">
         <v>463</v>
       </c>
       <c r="B94" s="47"/>
       <c r="C94" s="47"/>
       <c r="D94" s="48"/>
       <c r="E94" s="47"/>
     </row>
     <row r="95" spans="1:5" ht="15.75" customHeight="1">
       <c r="A95" s="45" t="s">
         <v>464</v>
       </c>
       <c r="B95" s="49"/>
       <c r="C95" s="49"/>
       <c r="D95" s="50"/>
       <c r="E95" s="49"/>
     </row>
     <row r="97" spans="1:5" ht="14.25" customHeight="1">
-      <c r="A97" s="321" t="s">
+      <c r="A97" s="323" t="s">
         <v>465</v>
       </c>
-      <c r="B97" s="270"/>
-[...2 lines deleted...]
-      <c r="E97" s="270"/>
+      <c r="B97" s="272"/>
+      <c r="C97" s="272"/>
+      <c r="D97" s="272"/>
+      <c r="E97" s="272"/>
     </row>
     <row r="98" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A98" s="270"/>
-[...3 lines deleted...]
-      <c r="E98" s="270"/>
+      <c r="A98" s="272"/>
+      <c r="B98" s="272"/>
+      <c r="C98" s="272"/>
+      <c r="D98" s="272"/>
+      <c r="E98" s="272"/>
     </row>
     <row r="99" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A99" s="270"/>
-[...3 lines deleted...]
-      <c r="E99" s="270"/>
+      <c r="A99" s="272"/>
+      <c r="B99" s="272"/>
+      <c r="C99" s="272"/>
+      <c r="D99" s="272"/>
+      <c r="E99" s="272"/>
     </row>
     <row r="100" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A100" s="270"/>
-[...3 lines deleted...]
-      <c r="E100" s="270"/>
+      <c r="A100" s="272"/>
+      <c r="B100" s="272"/>
+      <c r="C100" s="272"/>
+      <c r="D100" s="272"/>
+      <c r="E100" s="272"/>
     </row>
     <row r="101" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A101" s="270"/>
-[...3 lines deleted...]
-      <c r="E101" s="270"/>
+      <c r="A101" s="272"/>
+      <c r="B101" s="272"/>
+      <c r="C101" s="272"/>
+      <c r="D101" s="272"/>
+      <c r="E101" s="272"/>
     </row>
     <row r="102" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A102" s="270"/>
-[...3 lines deleted...]
-      <c r="E102" s="270"/>
+      <c r="A102" s="272"/>
+      <c r="B102" s="272"/>
+      <c r="C102" s="272"/>
+      <c r="D102" s="272"/>
+      <c r="E102" s="272"/>
     </row>
     <row r="103" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A103" s="270"/>
-[...3 lines deleted...]
-      <c r="E103" s="270"/>
+      <c r="A103" s="272"/>
+      <c r="B103" s="272"/>
+      <c r="C103" s="272"/>
+      <c r="D103" s="272"/>
+      <c r="E103" s="272"/>
     </row>
     <row r="104" spans="1:5" ht="15.75" customHeight="1">
       <c r="A104" s="51" t="s">
         <v>466</v>
       </c>
       <c r="B104" s="52"/>
       <c r="C104" s="52"/>
       <c r="D104" s="53"/>
       <c r="E104" s="52"/>
     </row>
     <row r="105" spans="1:5" ht="15.75" customHeight="1">
       <c r="A105" s="46" t="s">
         <v>467</v>
       </c>
       <c r="B105" s="47"/>
       <c r="C105" s="47"/>
       <c r="D105" s="48"/>
       <c r="E105" s="47"/>
     </row>
     <row r="106" spans="1:5" ht="15.75" customHeight="1">
       <c r="A106" s="45" t="s">
         <v>468</v>
       </c>
       <c r="B106" s="49"/>
       <c r="C106" s="49"/>
@@ -31385,134 +31385,134 @@
   <sheetPr>
     <tabColor rgb="FF0097DC"/>
   </sheetPr>
   <dimension ref="A1:H57"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:H4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.125" customWidth="1"/>
     <col min="2" max="2" width="21.125" customWidth="1"/>
     <col min="3" max="3" width="38.125" customWidth="1"/>
     <col min="4" max="4" width="29.5" customWidth="1"/>
     <col min="5" max="8" width="8.125" customWidth="1"/>
     <col min="9" max="26" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="23.25">
       <c r="A1" s="1" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="15" customHeight="1">
-      <c r="A2" s="278" t="s">
+      <c r="A2" s="280" t="s">
         <v>1216</v>
       </c>
-      <c r="B2" s="270"/>
-[...5 lines deleted...]
-      <c r="H2" s="270"/>
+      <c r="B2" s="272"/>
+      <c r="C2" s="272"/>
+      <c r="D2" s="272"/>
+      <c r="E2" s="272"/>
+      <c r="F2" s="272"/>
+      <c r="G2" s="272"/>
+      <c r="H2" s="272"/>
     </row>
     <row r="3" spans="1:8" ht="15" customHeight="1">
-      <c r="A3" s="270"/>
-[...6 lines deleted...]
-      <c r="H3" s="270"/>
+      <c r="A3" s="272"/>
+      <c r="B3" s="272"/>
+      <c r="C3" s="272"/>
+      <c r="D3" s="272"/>
+      <c r="E3" s="272"/>
+      <c r="F3" s="272"/>
+      <c r="G3" s="272"/>
+      <c r="H3" s="272"/>
     </row>
     <row r="4" spans="1:8" ht="15" customHeight="1">
-      <c r="A4" s="270"/>
-[...6 lines deleted...]
-      <c r="H4" s="270"/>
+      <c r="A4" s="272"/>
+      <c r="B4" s="272"/>
+      <c r="C4" s="272"/>
+      <c r="D4" s="272"/>
+      <c r="E4" s="272"/>
+      <c r="F4" s="272"/>
+      <c r="G4" s="272"/>
+      <c r="H4" s="272"/>
     </row>
     <row r="5" spans="1:8" ht="88.15" customHeight="1">
-      <c r="A5" s="321" t="s">
+      <c r="A5" s="323" t="s">
         <v>1054</v>
       </c>
-      <c r="B5" s="321"/>
-[...5 lines deleted...]
-      <c r="H5" s="321"/>
+      <c r="B5" s="323"/>
+      <c r="C5" s="323"/>
+      <c r="D5" s="323"/>
+      <c r="E5" s="323"/>
+      <c r="F5" s="323"/>
+      <c r="G5" s="323"/>
+      <c r="H5" s="323"/>
     </row>
     <row r="6" spans="1:8" ht="15" customHeight="1">
-      <c r="A6" s="271" t="s">
+      <c r="A6" s="273" t="s">
         <v>475</v>
       </c>
-      <c r="B6" s="270"/>
-[...5 lines deleted...]
-      <c r="H6" s="270"/>
+      <c r="B6" s="272"/>
+      <c r="C6" s="272"/>
+      <c r="D6" s="272"/>
+      <c r="E6" s="272"/>
+      <c r="F6" s="272"/>
+      <c r="G6" s="272"/>
+      <c r="H6" s="272"/>
     </row>
     <row r="7" spans="1:8" ht="15" customHeight="1">
-      <c r="A7" s="270"/>
-[...6 lines deleted...]
-      <c r="H7" s="270"/>
+      <c r="A7" s="272"/>
+      <c r="B7" s="272"/>
+      <c r="C7" s="272"/>
+      <c r="D7" s="272"/>
+      <c r="E7" s="272"/>
+      <c r="F7" s="272"/>
+      <c r="G7" s="272"/>
+      <c r="H7" s="272"/>
     </row>
     <row r="8" spans="1:8" ht="15" customHeight="1">
-      <c r="A8" s="270"/>
-[...6 lines deleted...]
-      <c r="H8" s="270"/>
+      <c r="A8" s="272"/>
+      <c r="B8" s="272"/>
+      <c r="C8" s="272"/>
+      <c r="D8" s="272"/>
+      <c r="E8" s="272"/>
+      <c r="F8" s="272"/>
+      <c r="G8" s="272"/>
+      <c r="H8" s="272"/>
     </row>
     <row r="9" spans="1:8" ht="15" customHeight="1">
-      <c r="A9" s="270"/>
-[...6 lines deleted...]
-      <c r="H9" s="270"/>
+      <c r="A9" s="272"/>
+      <c r="B9" s="272"/>
+      <c r="C9" s="272"/>
+      <c r="D9" s="272"/>
+      <c r="E9" s="272"/>
+      <c r="F9" s="272"/>
+      <c r="G9" s="272"/>
+      <c r="H9" s="272"/>
     </row>
     <row r="10" spans="1:8" ht="15" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>324</v>
       </c>
       <c r="D10" s="10" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="14.25">
       <c r="A11" s="11" t="s">
         <v>326</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>327</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>86</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="51">
       <c r="A12" s="13">
@@ -31845,182 +31845,182 @@
         <v>512</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="15.75" customHeight="1">
       <c r="B40" s="44" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="15.75" customHeight="1">
       <c r="A41" s="62" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="15.75" customHeight="1">
       <c r="B42" s="44" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="15.75" customHeight="1"/>
     <row r="44" spans="1:8" ht="15.75" customHeight="1">
       <c r="A44" s="21" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="15" customHeight="1">
-      <c r="A45" s="324" t="s">
+      <c r="A45" s="326" t="s">
         <v>514</v>
       </c>
-      <c r="B45" s="270"/>
-[...5 lines deleted...]
-      <c r="H45" s="270"/>
+      <c r="B45" s="272"/>
+      <c r="C45" s="272"/>
+      <c r="D45" s="272"/>
+      <c r="E45" s="272"/>
+      <c r="F45" s="272"/>
+      <c r="G45" s="272"/>
+      <c r="H45" s="272"/>
     </row>
     <row r="46" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A46" s="270"/>
-[...6 lines deleted...]
-      <c r="H46" s="270"/>
+      <c r="A46" s="272"/>
+      <c r="B46" s="272"/>
+      <c r="C46" s="272"/>
+      <c r="D46" s="272"/>
+      <c r="E46" s="272"/>
+      <c r="F46" s="272"/>
+      <c r="G46" s="272"/>
+      <c r="H46" s="272"/>
     </row>
     <row r="47" spans="1:8" ht="24.75" customHeight="1">
-      <c r="A47" s="270"/>
-[...6 lines deleted...]
-      <c r="H47" s="270"/>
+      <c r="A47" s="272"/>
+      <c r="B47" s="272"/>
+      <c r="C47" s="272"/>
+      <c r="D47" s="272"/>
+      <c r="E47" s="272"/>
+      <c r="F47" s="272"/>
+      <c r="G47" s="272"/>
+      <c r="H47" s="272"/>
     </row>
     <row r="48" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A48" s="314" t="s">
+      <c r="A48" s="316" t="s">
         <v>515</v>
       </c>
-      <c r="B48" s="270"/>
-[...5 lines deleted...]
-      <c r="H48" s="270"/>
+      <c r="B48" s="272"/>
+      <c r="C48" s="272"/>
+      <c r="D48" s="272"/>
+      <c r="E48" s="272"/>
+      <c r="F48" s="272"/>
+      <c r="G48" s="272"/>
+      <c r="H48" s="272"/>
     </row>
     <row r="49" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A49" s="270"/>
-[...6 lines deleted...]
-      <c r="H49" s="270"/>
+      <c r="A49" s="272"/>
+      <c r="B49" s="272"/>
+      <c r="C49" s="272"/>
+      <c r="D49" s="272"/>
+      <c r="E49" s="272"/>
+      <c r="F49" s="272"/>
+      <c r="G49" s="272"/>
+      <c r="H49" s="272"/>
     </row>
     <row r="50" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A50" s="270"/>
-[...6 lines deleted...]
-      <c r="H50" s="270"/>
+      <c r="A50" s="272"/>
+      <c r="B50" s="272"/>
+      <c r="C50" s="272"/>
+      <c r="D50" s="272"/>
+      <c r="E50" s="272"/>
+      <c r="F50" s="272"/>
+      <c r="G50" s="272"/>
+      <c r="H50" s="272"/>
     </row>
     <row r="51" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A51" s="270"/>
-[...6 lines deleted...]
-      <c r="H51" s="270"/>
+      <c r="A51" s="272"/>
+      <c r="B51" s="272"/>
+      <c r="C51" s="272"/>
+      <c r="D51" s="272"/>
+      <c r="E51" s="272"/>
+      <c r="F51" s="272"/>
+      <c r="G51" s="272"/>
+      <c r="H51" s="272"/>
     </row>
     <row r="52" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A52" s="270"/>
-[...6 lines deleted...]
-      <c r="H52" s="270"/>
+      <c r="A52" s="272"/>
+      <c r="B52" s="272"/>
+      <c r="C52" s="272"/>
+      <c r="D52" s="272"/>
+      <c r="E52" s="272"/>
+      <c r="F52" s="272"/>
+      <c r="G52" s="272"/>
+      <c r="H52" s="272"/>
     </row>
     <row r="53" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A53" s="270"/>
-[...6 lines deleted...]
-      <c r="H53" s="270"/>
+      <c r="A53" s="272"/>
+      <c r="B53" s="272"/>
+      <c r="C53" s="272"/>
+      <c r="D53" s="272"/>
+      <c r="E53" s="272"/>
+      <c r="F53" s="272"/>
+      <c r="G53" s="272"/>
+      <c r="H53" s="272"/>
     </row>
     <row r="54" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A54" s="270"/>
-[...6 lines deleted...]
-      <c r="H54" s="270"/>
+      <c r="A54" s="272"/>
+      <c r="B54" s="272"/>
+      <c r="C54" s="272"/>
+      <c r="D54" s="272"/>
+      <c r="E54" s="272"/>
+      <c r="F54" s="272"/>
+      <c r="G54" s="272"/>
+      <c r="H54" s="272"/>
     </row>
     <row r="55" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A55" s="270"/>
-[...6 lines deleted...]
-      <c r="H55" s="270"/>
+      <c r="A55" s="272"/>
+      <c r="B55" s="272"/>
+      <c r="C55" s="272"/>
+      <c r="D55" s="272"/>
+      <c r="E55" s="272"/>
+      <c r="F55" s="272"/>
+      <c r="G55" s="272"/>
+      <c r="H55" s="272"/>
     </row>
     <row r="56" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A56" s="270"/>
-[...6 lines deleted...]
-      <c r="H56" s="270"/>
+      <c r="A56" s="272"/>
+      <c r="B56" s="272"/>
+      <c r="C56" s="272"/>
+      <c r="D56" s="272"/>
+      <c r="E56" s="272"/>
+      <c r="F56" s="272"/>
+      <c r="G56" s="272"/>
+      <c r="H56" s="272"/>
     </row>
     <row r="57" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A57" s="270"/>
-[...6 lines deleted...]
-      <c r="H57" s="270"/>
+      <c r="A57" s="272"/>
+      <c r="B57" s="272"/>
+      <c r="C57" s="272"/>
+      <c r="D57" s="272"/>
+      <c r="E57" s="272"/>
+      <c r="F57" s="272"/>
+      <c r="G57" s="272"/>
+      <c r="H57" s="272"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:H4"/>
     <mergeCell ref="A6:H9"/>
     <mergeCell ref="A45:H47"/>
     <mergeCell ref="A48:H57"/>
     <mergeCell ref="A5:H5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B38" r:id="rId1" xr:uid="{00000000-0004-0000-0600-000000000000}"/>
     <hyperlink ref="B40" r:id="rId2" xr:uid="{00000000-0004-0000-0600-000001000000}"/>
     <hyperlink ref="B42" r:id="rId3" xr:uid="{00000000-0004-0000-0600-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup scale="84" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1172CF87-4A0C-4456-B947-4DDBD91B0587}">
   <sheetPr>
     <tabColor theme="6"/>
   </sheetPr>
   <dimension ref="A1:K2"/>
@@ -36198,112 +36198,112 @@
       <c r="D6" s="193"/>
       <c r="E6" s="193"/>
       <c r="F6" s="193"/>
       <c r="G6" s="193"/>
       <c r="H6" s="193"/>
       <c r="I6" s="193"/>
       <c r="J6" s="193"/>
       <c r="K6" s="193"/>
       <c r="L6" s="193"/>
       <c r="M6" s="193"/>
       <c r="N6" s="193"/>
       <c r="O6" s="193"/>
       <c r="P6" s="193"/>
       <c r="Q6" s="193"/>
       <c r="R6" s="193"/>
       <c r="S6" s="193"/>
       <c r="T6" s="193"/>
       <c r="U6" s="193"/>
       <c r="V6" s="193"/>
       <c r="W6" s="193"/>
       <c r="X6" s="193"/>
       <c r="Y6" s="193"/>
       <c r="Z6" s="193"/>
     </row>
     <row r="7" spans="1:26" ht="15" customHeight="1">
-      <c r="A7" s="325" t="s">
+      <c r="A7" s="269" t="s">
         <v>1234</v>
       </c>
-      <c r="B7" s="326"/>
-[...1 lines deleted...]
-      <c r="D7" s="326"/>
+      <c r="B7" s="270"/>
+      <c r="C7" s="270"/>
+      <c r="D7" s="270"/>
       <c r="E7" s="193"/>
       <c r="F7" s="193"/>
       <c r="G7" s="193"/>
       <c r="H7" s="193"/>
       <c r="I7" s="193"/>
       <c r="J7" s="193"/>
       <c r="K7" s="193"/>
       <c r="L7" s="193"/>
       <c r="M7" s="193"/>
       <c r="N7" s="193"/>
       <c r="O7" s="193"/>
       <c r="P7" s="193"/>
       <c r="Q7" s="193"/>
       <c r="R7" s="193"/>
       <c r="S7" s="193"/>
       <c r="T7" s="193"/>
       <c r="U7" s="193"/>
       <c r="V7" s="193"/>
       <c r="W7" s="193"/>
       <c r="X7" s="193"/>
       <c r="Y7" s="193"/>
       <c r="Z7" s="193"/>
     </row>
     <row r="8" spans="1:26" ht="15" customHeight="1">
-      <c r="A8" s="326"/>
-[...2 lines deleted...]
-      <c r="D8" s="326"/>
+      <c r="A8" s="270"/>
+      <c r="B8" s="270"/>
+      <c r="C8" s="270"/>
+      <c r="D8" s="270"/>
       <c r="E8" s="193"/>
       <c r="F8" s="193"/>
       <c r="G8" s="193"/>
       <c r="H8" s="193"/>
       <c r="I8" s="193"/>
       <c r="J8" s="193"/>
       <c r="K8" s="193"/>
       <c r="L8" s="193"/>
       <c r="M8" s="193"/>
       <c r="N8" s="193"/>
       <c r="O8" s="193"/>
       <c r="P8" s="193"/>
       <c r="Q8" s="193"/>
       <c r="R8" s="193"/>
       <c r="S8" s="193"/>
       <c r="T8" s="193"/>
       <c r="U8" s="193"/>
       <c r="V8" s="193"/>
       <c r="W8" s="193"/>
       <c r="X8" s="193"/>
       <c r="Y8" s="193"/>
       <c r="Z8" s="193"/>
     </row>
     <row r="9" spans="1:26" ht="23.25" customHeight="1">
-      <c r="A9" s="326"/>
-[...2 lines deleted...]
-      <c r="D9" s="326"/>
+      <c r="A9" s="270"/>
+      <c r="B9" s="270"/>
+      <c r="C9" s="270"/>
+      <c r="D9" s="270"/>
       <c r="E9" s="193"/>
       <c r="F9" s="193"/>
       <c r="G9" s="193"/>
       <c r="H9" s="193"/>
       <c r="I9" s="193"/>
       <c r="J9" s="193"/>
       <c r="K9" s="193"/>
       <c r="L9" s="193"/>
       <c r="M9" s="193"/>
       <c r="N9" s="193"/>
       <c r="O9" s="193"/>
       <c r="P9" s="193"/>
       <c r="Q9" s="193"/>
       <c r="R9" s="193"/>
       <c r="S9" s="193"/>
       <c r="T9" s="193"/>
       <c r="U9" s="193"/>
       <c r="V9" s="193"/>
       <c r="W9" s="193"/>
       <c r="X9" s="193"/>
       <c r="Y9" s="193"/>
       <c r="Z9" s="193"/>
     </row>
     <row r="10" spans="1:26" ht="15" customHeight="1">
       <c r="A10" s="228"/>
@@ -38082,112 +38082,112 @@
   <sheetPr>
     <tabColor rgb="FF8BDBFF"/>
   </sheetPr>
   <dimension ref="A1:D19"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.125" customWidth="1"/>
     <col min="2" max="2" width="21.125" customWidth="1"/>
     <col min="3" max="3" width="38.125" customWidth="1"/>
     <col min="4" max="4" width="29.5" customWidth="1"/>
     <col min="5" max="10" width="8.125" customWidth="1"/>
     <col min="11" max="26" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="23.25">
       <c r="A1" s="1" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="15" customHeight="1">
-      <c r="A2" s="269" t="s">
+      <c r="A2" s="271" t="s">
         <v>1058</v>
       </c>
-      <c r="B2" s="270"/>
-[...1 lines deleted...]
-      <c r="D2" s="270"/>
+      <c r="B2" s="272"/>
+      <c r="C2" s="272"/>
+      <c r="D2" s="272"/>
     </row>
     <row r="3" spans="1:4" ht="14.25">
-      <c r="A3" s="270"/>
-[...2 lines deleted...]
-      <c r="D3" s="270"/>
+      <c r="A3" s="272"/>
+      <c r="B3" s="272"/>
+      <c r="C3" s="272"/>
+      <c r="D3" s="272"/>
     </row>
     <row r="4" spans="1:4" ht="14.25">
-      <c r="A4" s="270"/>
-[...2 lines deleted...]
-      <c r="D4" s="270"/>
+      <c r="A4" s="272"/>
+      <c r="B4" s="272"/>
+      <c r="C4" s="272"/>
+      <c r="D4" s="272"/>
     </row>
     <row r="5" spans="1:4" ht="15" customHeight="1">
-      <c r="A5" s="270"/>
-[...2 lines deleted...]
-      <c r="D5" s="270"/>
+      <c r="A5" s="272"/>
+      <c r="B5" s="272"/>
+      <c r="C5" s="272"/>
+      <c r="D5" s="272"/>
     </row>
     <row r="6" spans="1:4" ht="14.25">
-      <c r="A6" s="270"/>
-[...2 lines deleted...]
-      <c r="D6" s="270"/>
+      <c r="A6" s="272"/>
+      <c r="B6" s="272"/>
+      <c r="C6" s="272"/>
+      <c r="D6" s="272"/>
     </row>
     <row r="7" spans="1:4" ht="14.25">
-      <c r="A7" s="270"/>
-[...2 lines deleted...]
-      <c r="D7" s="270"/>
+      <c r="A7" s="272"/>
+      <c r="B7" s="272"/>
+      <c r="C7" s="272"/>
+      <c r="D7" s="272"/>
     </row>
     <row r="8" spans="1:4" ht="37.9" customHeight="1">
-      <c r="A8" s="270"/>
-[...2 lines deleted...]
-      <c r="D8" s="270"/>
+      <c r="A8" s="272"/>
+      <c r="B8" s="272"/>
+      <c r="C8" s="272"/>
+      <c r="D8" s="272"/>
     </row>
     <row r="9" spans="1:4" ht="15" customHeight="1">
-      <c r="A9" s="271" t="s">
+      <c r="A9" s="273" t="s">
         <v>516</v>
       </c>
-      <c r="B9" s="270"/>
-[...1 lines deleted...]
-      <c r="D9" s="270"/>
+      <c r="B9" s="272"/>
+      <c r="C9" s="272"/>
+      <c r="D9" s="272"/>
     </row>
     <row r="10" spans="1:4" ht="15" customHeight="1">
       <c r="A10" s="7"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
     </row>
     <row r="11" spans="1:4" ht="14.25">
-      <c r="A11" s="271" t="s">
+      <c r="A11" s="273" t="s">
         <v>323</v>
       </c>
-      <c r="B11" s="270"/>
+      <c r="B11" s="272"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="25"/>
       <c r="B12" s="25"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="25"/>
       <c r="B13" s="25"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="9" t="s">
         <v>324</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="19.5" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>326</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>327</v>
       </c>
       <c r="C15" s="12" t="s">